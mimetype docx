--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,485 +234,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FESTIM: An open-source code for hydrogen transport simulations</w:t>
+                <w:t xml:space="preserve">Modelling neutron damage effects on tritium transport in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Ferrero</w:t>
+                <w:t xml:space="preserve">Thomas Schwarz-Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Kulagin</w:t>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63, pp.786 - 802. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (8), pp.086026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad56a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04765555v1</w:t>
+                <w:t xml:space="preserve">cea-04765538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling neutron damage effects on tritium transport in tungsten</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integral approach to plasma-wall interaction modelling for EU-DEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schwarz-Selinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+                <w:t xml:space="preserve">D. Matveev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+                <w:t xml:space="preserve">C. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Romazanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brezinsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 64 (8), pp.086026. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad56a0⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 64 (10), pp.106043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad73e7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04765538v1</w:t>
+                <w:t xml:space="preserve">cea-04765528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral approach to plasma-wall interaction modelling for EU-DEMO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Romazanov</w:t>
+                <w:t xml:space="preserve">FESTIM: An open-source code for hydrogen transport simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brezinsek</w:t>
+                <w:t xml:space="preserve">Gabriele Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ratynskaia</w:t>
+                <w:t xml:space="preserve">Vladimir Kulagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (10), pp.106043. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.786 - 802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad73e7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04765528v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04765555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D effects on hydrogen transport in ITER-like monoblocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,1168 +904,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust particles with a surface kinetic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric optimisation based on TDS experiments for rapid and efficient identification of hydrogen transport materials properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Payet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Mougenot</w:t>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac0f37⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290700v1</w:t>
+                <w:t xml:space="preserve">hal-03140867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping of hydrogen in Eurofer97</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of interface conditions on hydrogen transport studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Bernard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.101062⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (3), pp.036038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/abd95f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355595v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface conditions on hydrogen transport studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of hydrogen isotopes trapping, diffusion and permeation in divertor monoblocks under ITER-like conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pecovnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (3), pp.036038. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/abd95f⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 61 (12), pp.126003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2abc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188511v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric optimisation based on TDS experiments for rapid and efficient identification of hydrogen transport materials properties</w:t>
+                <w:t xml:space="preserve">Influence of hydrogen trapping on WCLL breeding blanket performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100984⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (11), pp.116076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac28b0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140867v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydrogen isotopes trapping, diffusion and permeation in divertor monoblocks under ITER-like conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.A. Hodille</w:t>
+                <w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Bernard</w:t>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (12), pp.126003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2abc⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 61 (12), pp.126001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400941v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrogen trapping on WCLL breeding blanket performances</w:t>
+                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Grisolia</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac28b0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579878v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Permeation and trapping of hydrogen in Eurofer97</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.101062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.101062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293417v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust particles with a surface kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Yang</w:t>
+                <w:t xml:space="preserve">S Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Hodille</w:t>
+                <w:t xml:space="preserve">J Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (12), pp.126001. </w:t>
+              <w:t xml:space="preserve">, 2021, 61 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac0f37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579873v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of hydrogenic inventory in the ITER divertor based on machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2116,103 +2116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of hydrogen retention in ITER plasma facing components using FESTIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics analysis with CAD-based parametric breeding blanket creation for rapid design iteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Shimwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jaboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,90 +2412,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modelling of nuclear fusion device sub-components: The tritium breeding blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2585,51 +2585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juri Romazanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastijan Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IAEA Fusion Energy Conference (FEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Londres, United Kingdom</w:t>
@@ -2671,90 +2671,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion d’atomes assistée par les champs thermomécaniques dans les composants des tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -2777,333 +2777,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrogen transport in breeding blankets: influence of trapping effects</w:t>
+                <w:t xml:space="preserve">FESTIM, a modelling code for hydrogen transport in materials for nuclear fusion applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Fusion HPC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online Event, Spain</w:t>
+              <w:t xml:space="preserve">FEniCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579616v1</w:t>
+                <w:t xml:space="preserve">hal-03186587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FESTIM, a modelling code for hydrogen transport in materials for nuclear fusion applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+                <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">16th European Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186587v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hydrogen trapping, diffusion and permeation in tokamak materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pecovnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3152,734 +3152,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t>
+                <w:t xml:space="preserve">Modelling WCLL breeder blankets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">James Dark</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (Online event), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579697v1</w:t>
+                <w:t xml:space="preserve">hal-03264207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling WCLL breeder blankets</w:t>
+                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (Online event), South Korea</w:t>
+              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (online event), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264207v1</w:t>
+                <w:t xml:space="preserve">hal-03264211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
+                <w:t xml:space="preserve">Modelling hydrogen transport in breeding blankets: influence of trapping effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (online event), South Korea</w:t>
+              <w:t xml:space="preserve">2nd Fusion HPC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online Event, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264211v1</w:t>
+                <w:t xml:space="preserve">hal-03579616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping in Eurofer97: a wide-angle approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Influence of interfaces on permeation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics, ITPA Topical Group Divertor and SOL Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Garching, Germany</w:t>
+              <w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITPA Topical Group Divertor and SOL Physics, Oct 2020, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982923v1</w:t>
+                <w:t xml:space="preserve">hal-02967915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interfaces on permeation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Permeation and trapping in Eurofer97: a wide-angle approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITPA Topical Group Divertor and SOL Physics, Oct 2020, Garching, Germany</w:t>
+              <w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics, ITPA Topical Group Divertor and SOL Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967915v1</w:t>
+                <w:t xml:space="preserve">hal-02982923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 3D vs. 1D diffusion trapping modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Benannoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th ITPA DivSOL Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Garching, Germany</w:t>
@@ -3934,570 +3934,570 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling neutronic damage effects on tritium transport in tungten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydrogen isotopes concentration profiles: Numerical assessments considering realistic trap sites distributions in tungsten divertor monoblock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Symposium on Fusion Engineering (SOFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">21st International Conference on Fusion Reactor Materials (ICFRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Granada, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407354v1</w:t>
+                <w:t xml:space="preserve">hal-04407217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Tritium retention prediction in the ITER/DEMO actively cooled divertor in the presence of neutron induced defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D effects on hydrogen transport in divertor monoblocks: influence of thickness and recombination on poloidal side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bonn, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275184v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D effects on hydrogen transport in divertor monoblocks: influence of thickness and recombination on poloidal side</w:t>
+                <w:t xml:space="preserve">Modelling neutronic damage effects on tritium transport in tungten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schwartz-Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bonn, Germany. </w:t>
+              <w:t xml:space="preserve">30th Symposium on Fusion Engineering (SOFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Oxford, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406129v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen isotopes concentration profiles: Numerical assessments considering realistic trap sites distributions in tungsten divertor monoblock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D Tritium retention prediction in the ITER/DEMO actively cooled divertor in the presence of neutron induced defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bergeaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Fusion Reactor Materials (ICFRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Granada, Spain. </w:t>
+              <w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407217v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling H-He interactions in W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4565,90 +4565,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of tritium transport in WCLL breeding blankets: influence of neutron induced damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4684,592 +4684,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Leblond</w:t>
+                <w:t xml:space="preserve">Multidimensional, multi-material and multiphysics modelling of Hydrogen transport in ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
+              <w:t xml:space="preserve">24th International Conference on Plasma Surface Interactions in Controlled Fusion Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579944v1</w:t>
+                <w:t xml:space="preserve">hal-03120261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust with a surface kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, France. , pp.ID166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579941v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust with a surface kinetic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Peillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, France. , pp.ID166</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579938v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional, multi-material and multiphysics modelling of Hydrogen transport in ITER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Plasma Surface Interactions in Controlled Fusion Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120261v1</w:t>
+                <w:t xml:space="preserve">hal-03579941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen permeation and trapping through Eurofer97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5480,51 +5480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kulagin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad56a0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romazanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad73e7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Payet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marascu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0f37" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecovnik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2abc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac28b0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shimwell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Richardson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab0016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02193869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sellami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benannoune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579938v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marascu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad56a0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romazanov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad73e7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kulagin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.184" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecovnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2abc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac28b0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Payet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marascu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0f37" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shimwell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Richardson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab0016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02193869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sellami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benannoune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marascu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>