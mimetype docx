--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -234,485 +234,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling neutron damage effects on tritium transport in tungsten</w:t>
+                <w:t xml:space="preserve">FESTIM: An open-source code for hydrogen transport simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schwarz-Selinger</w:t>
+                <w:t xml:space="preserve">Gabriele Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+                <w:t xml:space="preserve">Vladimir Kulagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (8), pp.086026. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.786 - 802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad56a0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04765538v1</w:t>
+                <w:t xml:space="preserve">cea-04765555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral approach to plasma-wall interaction modelling for EU-DEMO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling neutron damage effects on tritium transport in tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Matveev</w:t>
+                <w:t xml:space="preserve">Thomas Schwarz-Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baumann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Ratynskaia</w:t>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 64 (10), pp.106043. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad73e7⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 64 (8), pp.086026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad56a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04765528v1</w:t>
+                <w:t xml:space="preserve">cea-04765538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FESTIM: An open-source code for hydrogen transport simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Dark</w:t>
+                <w:t xml:space="preserve">An integral approach to plasma-wall interaction modelling for EU-DEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matveev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Romazanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Ferrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+                <w:t xml:space="preserve">S. Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Kulagin</w:t>
+                <w:t xml:space="preserve">S. Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63, pp.786 - 802. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (10), pp.106043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad73e7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04765555v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04765528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D effects on hydrogen transport in ITER-like monoblocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,1168 +904,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric optimisation based on TDS experiments for rapid and efficient identification of hydrogen transport materials properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust particles with a surface kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+                <w:t xml:space="preserve">M Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100984⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac0f37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140867v1</w:t>
+                <w:t xml:space="preserve">hal-03290700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface conditions on hydrogen transport studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Permeation and trapping of hydrogen in Eurofer97</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/abd95f⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.101062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.101062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188511v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydrogen isotopes trapping, diffusion and permeation in divertor monoblocks under ITER-like conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Parametric optimisation based on TDS experiments for rapid and efficient identification of hydrogen transport materials properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Bernard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2abc⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400941v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrogen trapping on WCLL breeding blanket performances</w:t>
+                <w:t xml:space="preserve">Influence of interface conditions on hydrogen transport studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Charles</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Hodille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Grisolia</w:t>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (11), pp.116076. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 61 (3), pp.036038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/abd95f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac28b0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03579878v1</w:t>
+                <w:t xml:space="preserve">hal-03188511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modelling of hydrogen isotopes trapping, diffusion and permeation in divertor monoblocks under ITER-like conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Hodille</w:t>
+                <w:t xml:space="preserve">J. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pecovnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (12), pp.126001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 61 (12), pp.126003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2abc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579873v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
+                <w:t xml:space="preserve">Influence of hydrogen trapping on WCLL breeding blanket performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (11), pp.116076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac28b0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293417v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping of hydrogen in Eurofer97</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Bernard</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.101062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355595v1</w:t>
+                <w:t xml:space="preserve">hal-03293417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust particles with a surface kinetic model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V Marascu</w:t>
+                <w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Peillon</w:t>
+                <w:t xml:space="preserve">Hao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mougenot</w:t>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (8), </w:t>
+              <w:t xml:space="preserve">, 2021, 61 (12), pp.126001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac0f37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290700v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of hydrogenic inventory in the ITER divertor based on machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2116,103 +2116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of hydrogen retention in ITER plasma facing components using FESTIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics analysis with CAD-based parametric breeding blanket creation for rapid design iteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Shimwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jaboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,90 +2412,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modelling of nuclear fusion device sub-components: The tritium breeding blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2585,51 +2585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juri Romazanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastijan Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IAEA Fusion Energy Conference (FEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Londres, United Kingdom</w:t>
@@ -2671,90 +2671,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion d’atomes assistée par les champs thermomécaniques dans les composants des tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -2777,1109 +2777,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FESTIM, a modelling code for hydrogen transport in materials for nuclear fusion applications</w:t>
+                <w:t xml:space="preserve">Modelling hydrogen transport in breeding blankets: influence of trapping effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd Fusion HPC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online Event, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186587v1</w:t>
+                <w:t xml:space="preserve">hal-03579616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FESTIM, a modelling code for hydrogen transport in materials for nuclear fusion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">FEniCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579697v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydrogen trapping, diffusion and permeation in tokamak materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Hodille</w:t>
+                <w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IAEA Fusion Energy Conference (FEC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, on line, Austria</w:t>
+              <w:t xml:space="preserve">16th European Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279579v1</w:t>
+                <w:t xml:space="preserve">hal-03579697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling WCLL breeder blankets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of hydrogen trapping, diffusion and permeation in tokamak materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Grisolia</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pecovnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (Online event), South Korea</w:t>
+              <w:t xml:space="preserve">28th IAEA Fusion Energy Conference (FEC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, on line, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264207v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
+                <w:t xml:space="preserve">Modelling WCLL breeder blankets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (online event), South Korea</w:t>
+              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (Online event), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264211v1</w:t>
+                <w:t xml:space="preserve">hal-03264207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrogen transport in breeding blankets: influence of trapping effects</w:t>
+                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Fusion HPC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online Event, Spain</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (online event), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579616v1</w:t>
+                <w:t xml:space="preserve">hal-03264211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interfaces on permeation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Permeation and trapping in Eurofer97: a wide-angle approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITPA Topical Group Divertor and SOL Physics, Oct 2020, Garching, Germany</w:t>
+              <w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics, ITPA Topical Group Divertor and SOL Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967915v1</w:t>
+                <w:t xml:space="preserve">hal-02982923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping in Eurofer97: a wide-angle approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Influence of interfaces on permeation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics, ITPA Topical Group Divertor and SOL Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Garching, Germany</w:t>
+              <w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITPA Topical Group Divertor and SOL Physics, Oct 2020, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982923v1</w:t>
+                <w:t xml:space="preserve">hal-02967915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 3D vs. 1D diffusion trapping modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Benannoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th ITPA DivSOL Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Garching, Germany</w:t>
@@ -3934,583 +3934,583 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen isotopes concentration profiles: Numerical assessments considering realistic trap sites distributions in tungsten divertor monoblock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling neutronic damage effects on tritium transport in tungten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Durif</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
+                <w:t xml:space="preserve">Thomas Schwartz-Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Fusion Reactor Materials (ICFRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Granada, Spain. </w:t>
+              <w:t xml:space="preserve">30th Symposium on Fusion Engineering (SOFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Oxford, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407217v1</w:t>
+                <w:t xml:space="preserve">hal-04407354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D effects on hydrogen transport in divertor monoblocks: influence of thickness and recombination on poloidal side</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D Tritium retention prediction in the ITER/DEMO actively cooled divertor in the presence of neutron induced defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bonn, Germany. </w:t>
+              <w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406129v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling neutronic damage effects on tritium transport in tungten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydrogen isotopes concentration profiles: Numerical assessments considering realistic trap sites distributions in tungsten divertor monoblock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Symposium on Fusion Engineering (SOFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">21st International Conference on Fusion Reactor Materials (ICFRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Granada, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407354v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Tritium retention prediction in the ITER/DEMO actively cooled divertor in the presence of neutron induced defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D effects on hydrogen transport in divertor monoblocks: influence of thickness and recombination on poloidal side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bonn, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275184v1</w:t>
+                <w:t xml:space="preserve">hal-04406129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling H-He interactions in W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4565,90 +4565,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of tritium transport in WCLL breeding blankets: influence of neutron induced damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4684,592 +4684,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional, multi-material and multiphysics modelling of Hydrogen transport in ITER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Plasma Surface Interactions in Controlled Fusion Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120261v1</w:t>
+                <w:t xml:space="preserve">hal-03579944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust with a surface kinetic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, France. , pp.ID166</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579938v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust with a surface kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Samuel Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, France. , pp.ID166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579944v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multidimensional, multi-material and multiphysics modelling of Hydrogen transport in ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
+              <w:t xml:space="preserve">24th International Conference on Plasma Surface Interactions in Controlled Fusion Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579941v1</w:t>
+                <w:t xml:space="preserve">hal-03120261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen permeation and trapping through Eurofer97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5480,51 +5480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad56a0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romazanov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad73e7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kulagin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.184" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecovnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2abc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac28b0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Payet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marascu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0f37" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shimwell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Richardson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab0016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02193869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sellami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benannoune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marascu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kulagin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad56a0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romazanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad73e7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Payet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marascu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0f37" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecovnik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2abc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac28b0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shimwell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Richardson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab0016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02193869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sellami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benannoune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579938v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marascu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>