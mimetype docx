--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -4684,402 +4684,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Leblond</w:t>
+                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579944v1</w:t>
+                <w:t xml:space="preserve">hal-03579941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust with a surface kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, France. , pp.ID166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579941v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust with a surface kinetic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Peillon</w:t>
+                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, France. , pp.ID166</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579938v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional, multi-material and multiphysics modelling of Hydrogen transport in ITER</w:t>
               </w:r>
@@ -5480,51 +5480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kulagin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad56a0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romazanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad73e7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Payet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marascu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0f37" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecovnik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2abc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac28b0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shimwell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Richardson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab0016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02193869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sellami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benannoune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579938v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marascu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kulagin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad56a0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romazanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad73e7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Payet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marascu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0f37" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecovnik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2abc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac28b0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shimwell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Richardson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab0016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02193869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sellami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benannoune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marascu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>