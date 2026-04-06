--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2996,273 +2996,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Kinetic Analysis of Liquid Silicone Rubber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+                <w:t xml:space="preserve">A continuous kinetic model of rubber vulcanization predicting induction and reversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Souid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 554-557, pp.1634 - 1648. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.575-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620633v1</w:t>
+                <w:t xml:space="preserve">hal-04589323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous kinetic model of rubber vulcanization predicting induction and reversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouar Souid</w:t>
+                <w:t xml:space="preserve">Thermo-Kinetic Analysis of Liquid Silicone Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Harkous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.1634 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.01.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04589323v1</w:t>
+                <w:t xml:space="preserve">hal-01620633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic modeling of reversion phenomenon in sulphur cured natural rubber vulcanization kinetics</w:t>
               </w:r>
@@ -7152,73 +7152,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT IV, 4th International Conference on Ionic Liquid-based Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostelas, Spain</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636830v1</w:t>
+                <w:t xml:space="preserve">hal-01636845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural rubber based ionogels</w:t>
               </w:r>
@@ -7277,73 +7277,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">ILMAT IV, 4th International Conference on Ionic Liquid-based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostelas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636845v1</w:t>
+                <w:t xml:space="preserve">hal-01636830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a thermomechanical devulcanization process</w:t>
               </w:r>
@@ -7392,277 +7392,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des transferts thermiques mis en jeu dans un procédé d’impression par dépôt de fil fondu de thermoplastiques</w:t>
+                <w:t xml:space="preserve">PHBV crystallization under injection molding conditions: influence of packing pressure and mold temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Huou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Madec</w:t>
+                <w:t xml:space="preserve">Ghinwa Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618744v1</w:t>
+                <w:t xml:space="preserve">hal-01636841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHBV crystallization under injection molding conditions: influence of packing pressure and mold temperature</w:t>
+                <w:t xml:space="preserve">Analyse des transferts thermiques mis en jeu dans un procédé d’impression par dépôt de fil fondu de thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghinwa Sleiman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Leroy</w:t>
+                <w:t xml:space="preserve">Ronan Huou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636841v1</w:t>
+                <w:t xml:space="preserve">hal-01618744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy balance and thermal control in polymer processing</w:t>
               </w:r>
@@ -9121,51 +9121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6B44205"/>
+    <w:nsid w:val="3486ECE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9352,51 +9352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-deterre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5282-6387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035027053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Germaini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2022.100963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.04.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk N. Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyomard-Lack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerclier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35BZ5L3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-016-1816-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2016.01.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRFM0VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Nhung Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8CP6716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KJ2LDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Souid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.11.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89L6ZT6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23839" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W6810Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W6VP6WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.08.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BGH9HFJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04589323v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DB1X5Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.06.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXC96L13-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-012-4640-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X3RV97ZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1120-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cuong Le" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicolazo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vachot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.05.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JKGRF3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48D419L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Goff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14LV7K2L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman El Labban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.01.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VPWX8WB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farouq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLDCBCZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergneault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2003.08.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VRXG5PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Huilier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lenfant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Terrisse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.760282410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D7DE86573D89070BD1DE2E202F7BF86B02FCDCE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Gal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968772v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858159v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queen Tannous" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2788" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04233076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112664" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972382v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976645v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016715" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636845v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Sleiman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963589" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Tran Kn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-deterre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5282-6387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035027053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Germaini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2022.100963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.04.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk N. Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyomard-Lack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerclier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35BZ5L3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-016-1816-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2016.01.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRFM0VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Nhung Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8CP6716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KJ2LDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Souid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.11.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89L6ZT6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23839" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W6810Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W6VP6WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.08.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BGH9HFJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04589323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DB1X5Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.06.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXC96L13-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-012-4640-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X3RV97ZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1120-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cuong Le" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicolazo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vachot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.05.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JKGRF3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48D419L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Goff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14LV7K2L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman El Labban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.01.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VPWX8WB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farouq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLDCBCZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergneault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2003.08.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VRXG5PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Huilier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lenfant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Terrisse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.760282410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D7DE86573D89070BD1DE2E202F7BF86B02FCDCE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Gal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968772v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858159v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queen Tannous" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2788" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04233076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112664" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972382v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976645v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016715" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Sleiman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963589" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Tran Kn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>