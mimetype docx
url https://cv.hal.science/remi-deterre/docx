--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2996,402 +2996,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous kinetic model of rubber vulcanization predicting induction and reversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic modeling of reversion phenomenon in sulphur cured natural rubber vulcanization kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anouar Souid</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32 (3), pp.575-582. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.01.003⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp.1052-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589323v1</w:t>
+                <w:t xml:space="preserve">hal-04571191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Kinetic Analysis of Liquid Silicone Rubber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+                <w:t xml:space="preserve">A continuous kinetic model of rubber vulcanization predicting induction and reversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Souid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1634⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.575-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620633v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic modeling of reversion phenomenon in sulphur cured natural rubber vulcanization kinetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Milani</w:t>
+                <w:t xml:space="preserve">Thermo-Kinetic Analysis of Liquid Silicone Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Harkous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.1634 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04571191v1</w:t>
+                <w:t xml:space="preserve">hal-01620633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of calcium phosphate pastes: prediction of injection force and comparison with experiments</w:t>
               </w:r>
@@ -5294,372 +5294,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSM: a rubber recycling process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+                <w:t xml:space="preserve">Influence of a filled elastomer microstructure on the mechanical response and fatigue life of a specific specimen with controlled gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ElastoMéca 2021, webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">DEPOS 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858202v1</w:t>
+                <w:t xml:space="preserve">hal-04968772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a filled elastomer microstructure on the mechanical response and fatigue life of a specific specimen with controlled gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Le Gal</w:t>
+                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
+              <w:t xml:space="preserve">CNR IUT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968772v1</w:t>
+                <w:t xml:space="preserve">hal-03452600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HSM: a rubber recycling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR IUT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">ElastoMéca 2021, webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452600v1</w:t>
+                <w:t xml:space="preserve">hal-03858202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSM: a rubber recycling process</w:t>
               </w:r>
@@ -9121,51 +9121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3486ECE2"/>
+    <w:nsid w:val="0C36D66F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9352,51 +9352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-deterre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5282-6387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035027053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Germaini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2022.100963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.04.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk N. Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyomard-Lack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerclier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35BZ5L3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-016-1816-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2016.01.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRFM0VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Nhung Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8CP6716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KJ2LDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Souid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.11.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89L6ZT6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23839" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W6810Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W6VP6WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.08.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BGH9HFJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04589323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DB1X5Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.06.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXC96L13-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-012-4640-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X3RV97ZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1120-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cuong Le" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicolazo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vachot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.05.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JKGRF3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48D419L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Goff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14LV7K2L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman El Labban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.01.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VPWX8WB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farouq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLDCBCZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergneault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2003.08.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VRXG5PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Huilier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lenfant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Terrisse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.760282410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D7DE86573D89070BD1DE2E202F7BF86B02FCDCE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Gal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968772v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858159v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queen Tannous" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2788" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04233076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112664" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972382v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976645v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016715" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Sleiman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963589" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Tran Kn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-deterre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5282-6387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035027053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Germaini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2022.100963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.04.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk N. Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyomard-Lack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerclier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35BZ5L3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-016-1816-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2016.01.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRFM0VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Nhung Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8CP6716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KJ2LDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Souid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.11.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89L6ZT6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23839" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W6810Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W6VP6WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.08.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BGH9HFJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXC96L13-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04589323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DB1X5Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-012-4640-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X3RV97ZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1120-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cuong Le" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicolazo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vachot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.05.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JKGRF3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48D419L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Goff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14LV7K2L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman El Labban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.01.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VPWX8WB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farouq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLDCBCZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergneault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2003.08.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VRXG5PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Huilier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lenfant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Terrisse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.760282410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D7DE86573D89070BD1DE2E202F7BF86B02FCDCE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Gal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858159v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queen Tannous" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2788" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04233076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112664" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972382v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976645v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016715" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Sleiman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963589" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Tran Kn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>