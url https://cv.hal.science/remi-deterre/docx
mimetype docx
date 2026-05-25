--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -463,287 +463,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line viscosity identification via thermal-rheological measurements in an annular duct for polymer processing</w:t>
+                <w:t xml:space="preserve">A New Solution for Viscosity Identification in a Polymer Production Line via Convection Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 182, pp.121988. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.1914-1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-05ji5t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445914v1</w:t>
+                <w:t xml:space="preserve">hal-04223153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Solution for Viscosity Identification in a Polymer Production Line via Convection Analysis</w:t>
+                <w:t xml:space="preserve">In-line viscosity identification via thermal-rheological measurements in an annular duct for polymer processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 926, pp.1914-1920. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.121988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-05ji5t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223153v1</w:t>
+                <w:t xml:space="preserve">hal-03445914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of biomaterials for bone tissue engineering – A critical review of the state of the art and new concepts</w:t>
               </w:r>
@@ -2996,172 +2996,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic modeling of reversion phenomenon in sulphur cured natural rubber vulcanization kinetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Milani</w:t>
+                <w:t xml:space="preserve">Thermo-Kinetic Analysis of Liquid Silicone Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Harkous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.06.002⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.1634 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571191v1</w:t>
+                <w:t xml:space="preserve">hal-01620633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuous kinetic model of rubber vulcanization predicting induction and reversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3180,218 +3181,217 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (3), pp.575-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Kinetic Analysis of Liquid Silicone Rubber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+                <w:t xml:space="preserve">Mechanistic modeling of reversion phenomenon in sulphur cured natural rubber vulcanization kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp.1052-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01620633v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of calcium phosphate pastes: prediction of injection force and comparison with experiments</w:t>
               </w:r>
@@ -3517,299 +3517,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterization of a thermally unstable bioplastic in injection molding conditions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Petit</w:t>
+                <w:t xml:space="preserve">Scorch arisen prediction through elastomer flow in extrusion die</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Audic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Colomines</w:t>
+                <w:t xml:space="preserve">R. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 97, pp.1215-1921. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.197 - 205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-012-1120-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872774v1</w:t>
+                <w:t xml:space="preserve">hal-01618588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scorch arisen prediction through elastomer flow in extrusion die</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Muller</w:t>
+                <w:t xml:space="preserve">Rheological characterization of a thermally unstable bioplastic in injection molding conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.1215-1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-012-1120-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618588v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure influence on crystallization kinetics during injection molding</w:t>
               </w:r>
@@ -5294,372 +5294,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a filled elastomer microstructure on the mechanical response and fatigue life of a specific specimen with controlled gradients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Marco</w:t>
+                <w:t xml:space="preserve">HSM: a rubber recycling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
+              <w:t xml:space="preserve">ElastoMéca 2021, webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968772v1</w:t>
+                <w:t xml:space="preserve">hal-03858202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a filled elastomer microstructure on the mechanical response and fatigue life of a specific specimen with controlled gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Bereaux</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR IUT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">DEPOS 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452600v1</w:t>
+                <w:t xml:space="preserve">hal-04968772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSM: a rubber recycling process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ElastoMéca 2021, webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">CNR IUT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858202v1</w:t>
+                <w:t xml:space="preserve">hal-03452600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSM: a rubber recycling process</w:t>
               </w:r>
@@ -6680,217 +6680,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils d'optimisation des moyens de production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la viscosité d’un polymère en écoulement à l’aide d’un modèle réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking meeting Grand Ouest d'Elastopôle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, IUT de Nantes Carquefou, France</w:t>
+              <w:t xml:space="preserve">SFT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976645v1</w:t>
+                <w:t xml:space="preserve">hal-01972811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la viscosité d’un polymère en écoulement à l’aide d’un modèle réduit</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils d'optimisation des moyens de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">Networking meeting Grand Ouest d'Elastopôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, IUT de Nantes Carquefou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972811v1</w:t>
+                <w:t xml:space="preserve">hal-01976645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy balance and thermal control in polymer processing</w:t>
               </w:r>
@@ -7152,73 +7152,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">ILMAT IV, 4th International Conference on Ionic Liquid-based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostelas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636845v1</w:t>
+                <w:t xml:space="preserve">hal-01636830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural rubber based ionogels</w:t>
               </w:r>
@@ -7277,73 +7277,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT IV, 4th International Conference on Ionic Liquid-based Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostelas, Spain</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636830v1</w:t>
+                <w:t xml:space="preserve">hal-01636845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a thermomechanical devulcanization process</w:t>
               </w:r>
@@ -7392,471 +7392,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHBV crystallization under injection molding conditions: influence of packing pressure and mold temperature</w:t>
+                <w:t xml:space="preserve">Analyse des transferts thermiques mis en jeu dans un procédé d’impression par dépôt de fil fondu de thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghinwa Sleiman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Leroy</w:t>
+                <w:t xml:space="preserve">Ronan Huou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636841v1</w:t>
+                <w:t xml:space="preserve">hal-01618744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des transferts thermiques mis en jeu dans un procédé d’impression par dépôt de fil fondu de thermoplastiques</w:t>
+                <w:t xml:space="preserve">PHBV crystallization under injection molding conditions: influence of packing pressure and mold temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Huou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Madec</w:t>
+                <w:t xml:space="preserve">Ghinwa Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618744v1</w:t>
+                <w:t xml:space="preserve">hal-01636841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy balance and thermal control in polymer processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model Predictive Control Applied to Thermal Regulation of Thermoforming Process Based on the ARMAX Linear Model and a Quadratic Criterion Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine Jebara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques AFICEP - FIP solution plastique EUREXPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Heat Transfer and Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839076v1</w:t>
+                <w:t xml:space="preserve">hal-01833396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control Applied to Thermal Regulation of Thermoforming Process Based on the ARMAX Linear Model and a Quadratic Criterion Formulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy balance and thermal control in polymer processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Heat Transfer and Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, paris, France</w:t>
+              <w:t xml:space="preserve">Journées techniques AFICEP - FIP solution plastique EUREXPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833396v1</w:t>
+                <w:t xml:space="preserve">hal-01839076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la distribution d’épaisseur d’une pièce thermoformée avec bullage d’un multicouche en ABS/PMMA</w:t>
               </w:r>
@@ -9121,51 +9121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C36D66F"/>
+    <w:nsid w:val="D49076D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9352,51 +9352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-deterre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5282-6387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035027053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Germaini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2022.100963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.04.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk N. Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyomard-Lack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerclier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35BZ5L3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-016-1816-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2016.01.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRFM0VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Nhung Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8CP6716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KJ2LDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Souid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.11.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89L6ZT6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23839" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W6810Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W6VP6WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.08.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BGH9HFJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXC96L13-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04589323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DB1X5Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-012-4640-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X3RV97ZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1120-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cuong Le" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicolazo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vachot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.05.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JKGRF3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48D419L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Goff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14LV7K2L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman El Labban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.01.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VPWX8WB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farouq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLDCBCZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergneault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2003.08.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VRXG5PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Huilier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lenfant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Terrisse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.760282410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D7DE86573D89070BD1DE2E202F7BF86B02FCDCE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Gal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858159v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queen Tannous" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2788" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04233076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112664" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972382v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976645v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016715" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Sleiman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963589" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Tran Kn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-deterre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5282-6387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035027053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Germaini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2022.100963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.04.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk N. Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyomard-Lack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerclier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35BZ5L3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-016-1816-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2016.01.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRFM0VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Nhung Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8CP6716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KJ2LDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Souid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.11.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89L6ZT6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23839" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W6810Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W6VP6WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.08.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BGH9HFJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04589323v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DB1X5Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.06.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXC96L13-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-012-4640-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X3RV97ZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1120-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cuong Le" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicolazo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vachot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.05.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JKGRF3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48D419L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Goff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14LV7K2L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman El Labban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.01.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VPWX8WB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farouq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLDCBCZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergneault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2003.08.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VRXG5PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Huilier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lenfant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Terrisse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.760282410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D7DE86573D89070BD1DE2E202F7BF86B02FCDCE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Gal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968772v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858159v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queen Tannous" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2788" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04233076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112664" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972382v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016715" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636845v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Sleiman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963589" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Tran Kn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>