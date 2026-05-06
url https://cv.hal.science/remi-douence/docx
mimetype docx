--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -2791,252 +2791,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertible Program Restructurings for Continuing Modular Maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cohen</w:t>
+                <w:t xml:space="preserve">A Message-Passing Model for Service Oriented Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akram Ajouli</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Software Maintenance and Reengineering (CSMR 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WEBIST, 8th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.136-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662777v1</w:t>
+                <w:t xml:space="preserve">hal-00668975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Message-Passing Model for Service Oriented Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invertible Program Restructurings for Continuing Modular Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Allam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mario Südholt</w:t>
+                <w:t xml:space="preserve">Akram Ajouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST, 8th International Conference on Web Information Systems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Conference on Software Maintenance and Reengineering (CSMR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Szeged, Hungary. pp.347-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSMR.2012.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668975v1</w:t>
+                <w:t xml:space="preserve">hal-00662777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming Aspects with Membranes</w:t>
               </w:r>
@@ -3117,51 +3117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Program Transformation based Views for Modular Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Ajouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,77 +3307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Synthesis Problem for Trusted Service-based Collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,260 +4066,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00418836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debugging and testing middleware with aspect-based control-flow and causal patterns</w:t>
+                <w:t xml:space="preserve">LTS-based Semantics and Property Analysis of Distributed Aspects and Invasive Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Daniel Benavides Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IFIP/USENIX 9th International Middleware Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89856-6_10⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Aspects, Dependencies and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Belgium. pp.36-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02047-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00418841v1</w:t>
+                <w:t xml:space="preserve">hal-00469648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTS-based Semantics and Property Analysis of Distributed Aspects and Invasive Patterns</w:t>
+                <w:t xml:space="preserve">Debugging and testing middleware with aspect-based control-flow and causal patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Daniel Benavides Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Aspects, Dependencies and Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IFIP/USENIX 9th International Middleware Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Leuven, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89856-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02047-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469648v1</w:t>
+                <w:t xml:space="preserve">inria-00418841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect-based patterns for grid programming</w:t>
               </w:r>
@@ -5427,226 +5427,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the detection and resolution of aspect interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No Java without Caffeine ― A tool for dynamic analysis of Java programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Südholt</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Generative Programming and Component Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASE'02: 17th IEEE conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Edinburgh, UK, Romania. pp.117--126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASE.2002.1115000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000950v1</w:t>
+                <w:t xml:space="preserve">hal-00869117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Java without Caffeine ― A tool for dynamic analysis of Java programs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework for the detection and resolution of aspect interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Narendra Jussien</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE'02: 17th IEEE conference on Automated Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Generative Programming and Component Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Pittsburgh, PA, USA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASE.2002.1115000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00869117v1</w:t>
+                <w:t xml:space="preserve">inria-00000950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6125,51 +6125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00765-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370322v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9200-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9151-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Djoko Djoko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fradet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2011.10.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGXBJHJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.06.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-007-9016-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S&#233;gura-Devillechaise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loriant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05430763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Congard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Munch-Maccagnoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.23517" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Gindullin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam-Ngouonou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i8.28641" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gindullin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam Ngouonou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33271-5_25" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177326v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Arafailova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andre&#237;na Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.480" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867713v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ajouli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSMR.2012.42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670378v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606270v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hannousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606269v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1509239.1509245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1328408.1328429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Benavides Navarro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89856-6_10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-38948FDS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02047-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2008.22" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2008.21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467821v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1173706.1173718" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441355v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Teboul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869117v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2002.1115000" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457122v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01357054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00765-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370322v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9200-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9151-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Djoko Djoko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fradet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2011.10.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGXBJHJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.06.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-007-9016-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S&#233;gura-Devillechaise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loriant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05430763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Congard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Munch-Maccagnoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.23517" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Gindullin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam-Ngouonou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i8.28641" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gindullin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam Ngouonou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33271-5_25" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177326v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Arafailova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andre&#237;na Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.480" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867713v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ajouli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSMR.2012.42" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670378v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606270v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hannousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606269v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1509239.1509245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1328408.1328429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Benavides Navarro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02047-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89856-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-38948FDS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2008.22" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2008.21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467821v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1173706.1173718" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441355v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Teboul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2002.1115000" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457122v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01357054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>