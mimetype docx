--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -231,51 +231,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic wave propagation through realistic inhomogeneous turbulence</w:t>
+                <w:t xml:space="preserve">A theoretical study of a radiofrequency wave propagation through a realistic turbulent marine atmospheric boundary layer based on large eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -293,106 +293,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI Radio Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, </w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46620/23-0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17455030.2024.2398677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521374v2</w:t>
+                <w:t xml:space="preserve">hal-04677486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of a radiofrequency wave propagation through a realistic turbulent marine atmospheric boundary layer based on large eddy simulation</w:t>
+                <w:t xml:space="preserve">Electromagnetic wave propagation through realistic inhomogeneous turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -410,82 +410,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+              <w:t xml:space="preserve">URSI Radio Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17455030.2024.2398677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46620/23-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677486v1</w:t>
+                <w:t xml:space="preserve">hal-04521374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Wavelet-to-Wavelet Propagation Method for the Simulation of Long-Range Propagation in Low Troposphere</w:t>
               </w:r>
@@ -2109,790 +2109,807 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form Expression for the Radiation of an Arbitrarily-Oriented Stochastic Elementary Dipole</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spherical and Plane Waves Propagation through a Realistic Turbulent Marine Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Darchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA - IEEE APWC 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388376v1</w:t>
+                <w:t xml:space="preserve">hal-05138511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical and Plane Waves Propagation through a Realistic Turbulent Marine Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free-space optics emulator for coherent detection of satellite-ground link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bertille Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophonie Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Destic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999580⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics (ICSO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, CNES, Oct 2024, Antibes, France. pp.262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3075397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138511v1</w:t>
+                <w:t xml:space="preserve">hal-04880730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-space optics emulator for coherent detection of satellite-ground link</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Destic</w:t>
+                <w:t xml:space="preserve">Expansion of an Incident Field by Means of Vectorial Spherical Harmonics - Analysis in Terms of Active and Reactive Powers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Kuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics (ICSO 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3075397⟩</w:t>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880730v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of an Incident Field by Means of Vectorial Spherical Harmonics - Analysis in Terms of Active and Reactive Powers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">A Wavelet-Based Computation of the Field Received by a LEO Satellite in Radio Occultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138525v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wavelet-Based Computation of the Field Received by a LEO Satellite in Radio Occultation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allietta</w:t>
+                <w:t xml:space="preserve">Noise Models for Antenna Spherical Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Kuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Antibes Juan les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088425v1</w:t>
+                <w:t xml:space="preserve">hal-05582125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of two methods for generating realistic turbulence for electromagnetic wave propagation in the atmospheric boundary layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Darchy</w:t>
+                <w:t xml:space="preserve">Closed-form Expression for the Radiation of an Arbitrarily-Oriented Stochastic Elementary Dipole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ICEAA - IEEE APWC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660573v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation électromagnétique en atmosphère turbulente inhomogène réaliste</w:t>
+                <w:t xml:space="preserve">Comparative study of two methods for generating realistic turbulence for electromagnetic wave propagation in the atmospheric boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -2910,220 +2927,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France, France</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521789v1</w:t>
+                <w:t xml:space="preserve">hal-04660573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Propagation électromagnétique en atmosphère turbulente inhomogène réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625541v1</w:t>
+                <w:t xml:space="preserve">hal-04521789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification for Conformal Patch Antenna Installed on Infinite Cylinder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3135,428 +3143,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632400⟩</w:t>
+              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute Of Navigation, Apr 2024, Honolulu, United States. pp.699-708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2024.19630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703311v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPLO : Free-space optics emulator for satellite ground link</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Rissons</w:t>
+                <w:t xml:space="preserve">Uncertainty Quantification for Conformal Patch Antenna Installed on Infinite Cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAT2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34693/COAT2023-017⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.186-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605048v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification d'incertitude sur l'antenne du radio-altimètre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">EPLO : Free-space optics emulator for satellite ground link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bertille Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Destic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rissons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COAT2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Durham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34693/COAT2023-017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625227v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Vertical Resolution of Atmospheric Simulations for the Propagation in Realistic Turbulent Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Darchy</w:t>
+                <w:t xml:space="preserve">Quantification d'incertitude sur l'antenne du radio-altimètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA-APWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Venice, Italy</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEAT Université Côte d'Azur, Jun 2024, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130815v1</w:t>
+                <w:t xml:space="preserve">hal-04625227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Turbulent Spectrum Modelling for 2D Split-Step Electromagnetic Propagation Schemes</w:t>
               </w:r>
@@ -3644,135 +3661,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de simulations aux grandes échelles pour la propagation électromagnétique 2D en milieux turbulents réalistes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SSW-2D: some open-source propagation software introducing split-step wavelet and wavelet-to-wavelet propagation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude propagation radioélectriques 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICEAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252116v1</w:t>
+                <w:t xml:space="preserve">hal-04131607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling of the radiation pattern of airborne antennas: Application to the radar altimeter</w:t>
               </w:r>
@@ -3869,393 +3847,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSW-2D: some open-source propagation software introducing split-step wavelet and wavelet-to-wavelet propagation techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de simulations aux grandes échelles pour la propagation électromagnétique 2D en milieux turbulents réalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Darchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'étude propagation radioélectriques 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131607v1</w:t>
+                <w:t xml:space="preserve">hal-04252116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSW-2D : un logiciel open-source et gratuit pour la propagation par méthode split-step wavelet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on Vertical Resolution of Atmospheric Simulations for the Propagation in Realistic Turbulent Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Darchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ICEAA-APWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940514v1</w:t>
+                <w:t xml:space="preserve">hal-04130815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode split-step wavelet pour la propagation troposphérique en 3D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SSW-2D : un logiciel open-source et gratuit pour la propagation par méthode split-step wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">ENVIREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710081v1</w:t>
+                <w:t xml:space="preserve">hal-03940514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D split-step wavelet method for the propagation over impedance ground condition</w:t>
+                <w:t xml:space="preserve">Méthode split-step wavelet pour la propagation troposphérique en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426475v1</w:t>
+                <w:t xml:space="preserve">hal-03710081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split-step wavelet with local operators for the 3D long-range propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4274,314 +4295,314 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2021 15th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5 /ISBN:978-1-7281-8845-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Parametrization for Refractivity Estimation in the Troposphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diouane</w:t>
+                <w:t xml:space="preserve">3D split-step wavelet method for the propagation over impedance ground condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9410989⟩</w:t>
+              <w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rome, Italy. pp.01-04, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214301v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Adjoint Methods for Refractivity Estimation in the Troposphere</w:t>
+                <w:t xml:space="preserve">A Multiscale Parametrization for Refractivity Estimation in the Troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uygar Karabaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2020, 14th European Conference on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135287⟩</w:t>
+              <w:t xml:space="preserve">15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9410989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903513v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity Domain of the Odunaiya Expression for Computing the Conventional VOR Multipath Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4599,318 +4620,314 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2020, 14th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5/ ISBN: 978-1-7281-3712-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A speed up of split-step wavelet for the computation of long range propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+                <w:t xml:space="preserve">On the Use of Adjoint Methods for Refractivity Estimation in the Troposphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uygar Karabaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2020 14th European Conference on Antennas and Propagation</w:t>
+              <w:t xml:space="preserve">EuCAP 2020, 14th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135573⟩</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916310v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic VOR Receiver Model for Estimating the Bearing Error in the Presence of Wind Turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+                <w:t xml:space="preserve">A speed up of split-step wavelet for the computation of long range propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2019, 13th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCAP 2020 14th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184478v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an IQ Receiver Model by Means of Laboratory Measurements for Conventional VOR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">A Dynamic VOR Receiver Model for Estimating the Bearing Error in the Presence of Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,829 +4939,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2019, 13th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458584v1</w:t>
+                <w:t xml:space="preserve">hal-02184478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation par méthode split-step wavelet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+                <w:t xml:space="preserve">Analysis of an IQ Receiver Model by Means of Laboratory Measurements for Conventional VOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIREM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943123v1</w:t>
+                <w:t xml:space="preserve">hal-02458584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par méthode split-step wavelet avec propagateurs locaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+                <w:t xml:space="preserve">Methodology for Assessing the Impact of Wind Turbines on Civil Aviation Primary and Secondary Radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501245v1</w:t>
+                <w:t xml:space="preserve">hal-02458310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Variational Adjoint Approach on Wide-Angle Approximation of Parabolic Equation with the Method of Split-Step Wavelet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diouane</w:t>
+                <w:t xml:space="preserve">Modélisation de la propagation par méthode split-step wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">ENVIREM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521101v1</w:t>
+                <w:t xml:space="preserve">hal-02943123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split-step wavelet propagation modelling using local operators</w:t>
+                <w:t xml:space="preserve">Modélisation par méthode split-step wavelet avec propagateurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501259v1</w:t>
+                <w:t xml:space="preserve">hal-02501245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytic Formulation of the Doppler VOR Multipath Error for a Digital Receiver - Comparaisons with the Odunaiya Expression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">On the Use of Variational Adjoint Approach on Wide-Angle Approximation of Parabolic Equation with the Method of Split-Step Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uygar Karabaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418686v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Assessing the Impact of Wind Turbines on Civil Aviation Primary and Secondary Radars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Split-step wavelet propagation modelling using local operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSI-EMTS.2019.8931470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458310v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'Obstacles Proches sur les Performances des Radars Primaires et Secondaires de l'Aviation Civile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Analytic Formulation of the Doppler VOR Multipath Error for a Digital Receiver - Comparaisons with the Odunaiya Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIREM 2019, Influence de l’environnement électromagnétique quels enjeux en termes de modélisations et systèmes de mesures ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943128v1</w:t>
+                <w:t xml:space="preserve">hal-02418686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stastistical Model for Assessing the Impact of Wind Turbines on Conventionnal VOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5789,542 +5806,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosatellite activities at ENAC: the TETX receiving ground station and the EYESAT mission control center</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Blais</w:t>
+                <w:t xml:space="preserve">Impact d'Obstacles Proches sur les Performances des Radars Primaires et Secondaires de l'Aviation Civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Cubesat Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ENVIREM 2019, Influence de l’environnement électromagnétique quels enjeux en termes de modélisations et systèmes de mesures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104049v1</w:t>
+                <w:t xml:space="preserve">hal-02943128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the radiowave propagation with a split-step wavelet method for radio occultation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosatellite activities at ENAC: the TETX receiving ground station and the EYESAT mission control center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Cubesat Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839331v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous and discrete formulations for modeling electromagnetic wave propagation over an impedance ground in low troposphere in 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Zhou</w:t>
+                <w:t xml:space="preserve">Modelling the radiowave propagation with a split-step wavelet method for radio occultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2017 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APWC.2017.8062274⟩</w:t>
+              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poznan, Poland. pp. 562-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621273v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOR times series for an aircraft trajectory in the presence of wind turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+                <w:t xml:space="preserve">Continuous and discrete formulations for modeling electromagnetic wave propagation over an impedance ground in low troposphere in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8404997⟩</w:t>
+              <w:t xml:space="preserve">APWC 2017 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verone, Italy. pp. 181-184, ISBN: 978-1-5090-4453-5 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2017.8062274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839330v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche avancée sur les interférences induites par les éoliennes sur les systèmes CNS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VOR times series for an aircraft trajectory in the presence of wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire éolien : améliorer la coordination entre procédures fédérales et cantonales,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poznan, Poland. pp116-118; ISBN: 978-83-949421-0-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8404997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609767v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of discrete and continuous propagators for the modelling of low tropospheric propagation</w:t>
               </w:r>
@@ -6503,683 +6533,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic VOR error due to several scatterers — Application to wind farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Nx2D and 3D Split-Step Fourier Methods in Realistic 3D Ducting Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society (ACES) Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Suzhou, China. pp.ISBN : 978-1-5090-4311-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527006v1</w:t>
+                <w:t xml:space="preserve">hal-01609755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Nx2D and 3D Split-Step Fourier Methods in Realistic 3D Ducting Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic VOR error due to several scatterers — Application to wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society (ACES) Symposium 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609755v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for computing the VOR multipath error-Comparisons with in-flight measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+                <w:t xml:space="preserve">Recherche avancée sur les interférences induites par les éoliennes sur les systèmes CNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2016, 10th European Conference on Antennas and Propagation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire éolien : améliorer la coordination entre procédures fédérales et cantonales,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Berne, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331140v1</w:t>
+                <w:t xml:space="preserve">hal-01609767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes Split-Step Précises et Rapides pour la Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Zhou</w:t>
+                <w:t xml:space="preserve">A method for computing the VOR multipath error-Comparisons with in-flight measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCT CNES Séminaire Propagation Electromagnétique et Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCAP 2016, 10th European Conference on Antennas and Propagation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609766v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOR Multipath Error in the Presence Wind farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+                <w:t xml:space="preserve">Méthodes Split-Step Précises et Rapides pour la Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2016: Specialist Meeting about Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Wachtberg, Germany</w:t>
+              <w:t xml:space="preserve">CCT CNES Séminaire Propagation Electromagnétique et Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544678v1</w:t>
+                <w:t xml:space="preserve">hal-01609766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Metrics for Clutter Data Comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VOR Multipath Error in the Presence Wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvonick Hurtaud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">EMWT 2016: Specialist Meeting about Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Wachtberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276129v1</w:t>
+                <w:t xml:space="preserve">hal-01544678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation 3D par Méthode Split-Step Fourier pour la Prédiction de la Couverture de Systèmes Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7208,189 +7225,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ENVIREM 2015, L’environnement électromagnétique des radars à l'horizon 2020 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Gif-Sur- Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Shadowing Effect Between Windturbines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Metrics for Clutter Data Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonick Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275934v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the lightning protection of blades on the field scattered by a windturbine</w:t>
+                <w:t xml:space="preserve">Assessment of the Shadowing Effect Between Windturbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -7430,171 +7447,175 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275918v1</w:t>
+                <w:t xml:space="preserve">hal-01275934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detectable double atmospheric ducts for RFC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the lightning protection of blades on the field scattered by a windturbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvonick Hurtaud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSURSI 2014, IEEE Antennas and Propagation Society International Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073317v1</w:t>
+                <w:t xml:space="preserve">hal-01275918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and accurate electromagnetic model of a windturbine blade at radar frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7613,911 +7634,920 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEAA 2014, International Conference on Electromagnetics in Advanced Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Palm Beach, Aruba. pp 253-256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA.2014.6903856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the boundary conditions for parabolic equation</w:t>
+                <w:t xml:space="preserve">The detectable double atmospheric ducts for RFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonick Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2013, IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APWC.2013.6624898⟩</w:t>
+              <w:t xml:space="preserve">APSURSI 2014, IEEE Antennas and Propagation Society International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp 1616-1617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073324v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact vectorial spectral representation of the wave equation for propagation over a Terrain in 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical study of the boundary conditions for parabolic equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APWC 2013, IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp 907-910</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2013, France. pp 684 - 687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2013.6624898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073343v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'influence d'éoliennes sur un signal VOR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+                <w:t xml:space="preserve">An exact vectorial spectral representation of the wave equation for propagation over a Terrain in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Ondes 2013, Assemblée générale "Interférences d'Ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">APWC 2013, IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp 907-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073392v1</w:t>
+                <w:t xml:space="preserve">hal-01073343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix split-step resolution for propagation based on an exact spectral formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation de l'influence d'éoliennes sur un signal VOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2012, Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GdR Ondes 2013, Assemblée générale "Interférences d'Ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022310v1</w:t>
+                <w:t xml:space="preserve">hal-01073392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact spectral representation of the wave equation for propagation over a terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matrix split-step resolution for propagation based on an exact spectral formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA 2012, International Conference on Electromagnetics in Advanced Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328722⟩</w:t>
+              <w:t xml:space="preserve">APWC 2012, Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp 562-565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022309v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the sensor number in distributed vector-antennas for 3D direction finding</w:t>
+                <w:t xml:space="preserve">An exact spectral representation of the wave equation for propagation over a terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTEM 2012, 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262373⟩</w:t>
+              <w:t xml:space="preserve">ICEAA 2012, International Conference on Electromagnetics in Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp 717-720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022311v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation particulaire par métamodèle appliquée au CND par courants de Foucault</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of the sensor number in distributed vector-antennas for 3D direction finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lesselier</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANTEM 2012, 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641105v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodels as input of an optimization algorithm for solving an inverse eddy current testing problem</w:t>
+                <w:t xml:space="preserve">Optimisation particulaire par métamodèle appliquée au CND par courants de Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesselier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Szczecin, Poland. pp.25--26</w:t>
+              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493736v1</w:t>
+                <w:t xml:space="preserve">hal-00641105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle optimization with metamodel for crack characterization</w:t>
               </w:r>
@@ -8601,122 +8631,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases de données séquentielles et méthodes inverses appliquées au CND par courants de Foucault.</w:t>
+                <w:t xml:space="preserve">Metamodels as input of an optimization algorithm for solving an inverse eddy current testing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion pleinière « Interférences d'Ondes » du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Szczecin, Poland. pp.25--26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441735v1</w:t>
+                <w:t xml:space="preserve">hal-00493736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes inverses utilisant des bases de données adaptatives appliquées au contrôle non destructif</w:t>
               </w:r>
@@ -8791,254 +8821,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'inversion utilisant des bases de données séquentielles appliquées au CND par Courants de Foucault</w:t>
+                <w:t xml:space="preserve">Bases de données séquentielles et méthodes inverses appliquées au CND par courants de Foucault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIGITEO FORUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Réunion pleinière « Interférences d'Ondes » du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641103v1</w:t>
+                <w:t xml:space="preserve">hal-00441735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time RFC system for radar coverage prediction</w:t>
+                <w:t xml:space="preserve">Méthodes d'inversion utilisant des bases de données séquentielles appliquées au CND par Courants de Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph Saillard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">DIGITEO FORUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174767v1</w:t>
+                <w:t xml:space="preserve">hal-00641103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse methods for Refractivity From Clutter</w:t>
+                <w:t xml:space="preserve">A real-time RFC system for radar coverage prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fabbro</w:t>
@@ -9056,106 +9073,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Radar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174627v1</w:t>
+                <w:t xml:space="preserve">hal-01174767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractivity from sea clutter applied on VAMPIRA and Wallops’ 98 data</w:t>
+                <w:t xml:space="preserve">Inverse methods for Refractivity From Clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fabbro</w:t>
@@ -9165,257 +9173,374 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Adelaïde, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4653972⟩</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4653973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174630v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving evaporation duct heights from measured propagation factors</w:t>
+                <w:t xml:space="preserve">Refractivity from sea clutter applied on VAMPIRA and Wallops’ 98 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-H. Fuchs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET International Conference on Radar Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cp:20070602⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Adelaïde, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4653972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174622v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrieving evaporation duct heights from measured propagation factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-H. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Essen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET International Conference on Radar Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Edimbourg, United Kingdom. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp:20070602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar coverage prediction over ocean: Duct mapping using least squares support vector machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9447,70 +9572,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9520,51 +9645,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électromagnétisme pour les télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9573,51 +9698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cépaduès, pp.123, 2014, ENAC Series, 9782364931190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9627,51 +9752,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodels as input of an optimization algorithm for solving an inverse eddy current testing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9694,70 +9819,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tomasz Chady and Stanislaw Gratkowski and Toshiyuki Takagi and Satish S. Udpa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Non--Destructive Evaluation (XIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp.71--78, 2011, Studies in Applied Electromagnetics and Mechanics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-750-5-71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9767,105 +9892,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation des Ondes Electromagnétiques par Modèles Split-Step : Problèmes Direct et Inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnétisme. Université Toulouse 3 Paul Sabatier, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01920961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10012,51 +10137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05512042v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025RS008247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521374v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Darchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/23-0013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2024.2398677" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3118821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uygar Karaba&#351;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diouane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Ahdab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2021.3115256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03121383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RS007114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02346081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01471666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2671018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2354680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2105883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gerstoft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009RS004137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2009.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Essen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3081546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999580" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bertille Mosnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophonie Pech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Destic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075397" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05088425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rissons" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04130815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04252116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04131607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03940514v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560588" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411173" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135287" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135573" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02521101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931470" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brochet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405285" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01621273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062274" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01276129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonick Hurtaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2014.6903856" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493736v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637338" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641103v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174767v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174627v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653973" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653972" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20070602" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174609v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584941" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617527v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-750-5-71" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01920961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05512042v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025RS008247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Darchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2024.2398677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521374v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/23-0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3118821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uygar Karaba&#351;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diouane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Ahdab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2021.3115256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03121383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RS007114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02346081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01471666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2671018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2354680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2105883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gerstoft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009RS004137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2009.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Essen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3081546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999580" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bertille Mosnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophonie Pech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Destic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075397" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05088425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05582125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rissons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04131607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04252116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04130815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03940514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411173" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560588" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410989" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135287" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135573" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02521101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931470" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brochet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405285" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01621273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01276129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonick Hurtaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2014.6903856" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073317v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905134" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637338" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493736v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653973" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653972" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20070602" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584941" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-750-5-71" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01920961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>