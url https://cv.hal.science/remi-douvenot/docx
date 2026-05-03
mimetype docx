--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2865,51 +2865,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of two methods for generating realistic turbulence for electromagnetic wave propagation in the atmospheric boundary layer</w:t>
+                <w:t xml:space="preserve">Propagation électromagnétique en atmosphère turbulente inhomogène réaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -2927,298 +2927,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660573v1</w:t>
+                <w:t xml:space="preserve">hal-04521789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation électromagnétique en atmosphère turbulente inhomogène réaliste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Darchy</w:t>
+                <w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute Of Navigation, Apr 2024, Honolulu, United States. pp.699-708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2024.19630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521789v1</w:t>
+                <w:t xml:space="preserve">hal-04625541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Comparative study of two methods for generating realistic turbulence for electromagnetic wave propagation in the atmospheric boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2024.19630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04625541v1</w:t>
+                <w:t xml:space="preserve">hal-04660573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Quantification for Conformal Patch Antenna Installed on Infinite Cylinder</w:t>
               </w:r>
@@ -3553,429 +3553,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Turbulent Spectrum Modelling for 2D Split-Step Electromagnetic Propagation Schemes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SSW-2D: some open-source propagation software introducing split-step wavelet and wavelet-to-wavelet propagation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ICEAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967860v1</w:t>
+                <w:t xml:space="preserve">hal-04131607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSW-2D: some open-source propagation software introducing split-step wavelet and wavelet-to-wavelet propagation techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic modeling of the radiation pattern of airborne antennas: Application to the radar altimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Venise, Italy</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2023, Venise, Italy. pp.184-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA57318.2023.10297647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131607v1</w:t>
+                <w:t xml:space="preserve">hal-04131775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling of the radiation pattern of airborne antennas: Application to the radar altimeter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Utilisation de simulations aux grandes échelles pour la propagation électromagnétique 2D en milieux turbulents réalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'étude propagation radioélectriques 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA57318.2023.10297647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04131775v1</w:t>
+                <w:t xml:space="preserve">hal-04252116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de simulations aux grandes échelles pour la propagation électromagnétique 2D en milieux turbulents réalistes</w:t>
+                <w:t xml:space="preserve">Discrete Turbulent Spectrum Modelling for 2D Split-Step Electromagnetic Propagation Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude propagation radioélectriques 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252116v1</w:t>
+                <w:t xml:space="preserve">hal-03967860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on Vertical Resolution of Atmospheric Simulations for the Propagation in Realistic Turbulent Media</w:t>
               </w:r>
@@ -4877,764 +4877,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic VOR Receiver Model for Estimating the Bearing Error in the Presence of Wind Turbines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for Assessing the Impact of Wind Turbines on Civil Aviation Primary and Secondary Radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2019, 13th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184478v2</w:t>
+                <w:t xml:space="preserve">hal-02458310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an IQ Receiver Model by Means of Laboratory Measurements for Conventional VOR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+                <w:t xml:space="preserve">Split-step wavelet propagation modelling using local operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSI-EMTS.2019.8931470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458584v1</w:t>
+                <w:t xml:space="preserve">hal-02501259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Assessing the Impact of Wind Turbines on Civil Aviation Primary and Secondary Radars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation par méthode split-step wavelet avec propagateurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458310v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation par méthode split-step wavelet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+                <w:t xml:space="preserve">On the Use of Variational Adjoint Approach on Wide-Angle Approximation of Parabolic Equation with the Method of Split-Step Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uygar Karabaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIREM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943123v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par méthode split-step wavelet avec propagateurs locaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+                <w:t xml:space="preserve">An Analytic Formulation of the Doppler VOR Multipath Error for a Digital Receiver - Comparaisons with the Odunaiya Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501245v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Variational Adjoint Approach on Wide-Angle Approximation of Parabolic Equation with the Method of Split-Step Wavelet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diouane</w:t>
+                <w:t xml:space="preserve">Modélisation de la propagation par méthode split-step wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">ENVIREM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521101v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split-step wavelet propagation modelling using local operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+                <w:t xml:space="preserve">Analysis of an IQ Receiver Model by Means of Laboratory Measurements for Conventional VOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/URSI-EMTS.2019.8931470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02501259v1</w:t>
+                <w:t xml:space="preserve">hal-02458584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytic Formulation of the Doppler VOR Multipath Error for a Digital Receiver - Comparaisons with the Odunaiya Expression</w:t>
+                <w:t xml:space="preserve">A Dynamic VOR Receiver Model for Estimating the Bearing Error in the Presence of Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
@@ -5652,73 +5652,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2019, 13th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418686v1</w:t>
+                <w:t xml:space="preserve">hal-02184478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stastistical Model for Assessing the Impact of Wind Turbines on Conventionnal VOR</w:t>
               </w:r>
@@ -5914,330 +5914,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosatellite activities at ENAC: the TETX receiving ground station and the EYESAT mission control center</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Blais</w:t>
+                <w:t xml:space="preserve">Continuous and discrete formulations for modeling electromagnetic wave propagation over an impedance ground in low troposphere in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Cubesat Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APWC 2017 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verone, Italy. pp. 181-184, ISBN: 978-1-5090-4453-5 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2017.8062274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104049v1</w:t>
+                <w:t xml:space="preserve">hal-01621273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the radiowave propagation with a split-step wavelet method for radio occultation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosatellite activities at ENAC: the TETX receiving ground station and the EYESAT mission control center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Cubesat Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839331v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous and discrete formulations for modeling electromagnetic wave propagation over an impedance ground in low troposphere in 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Zhou</w:t>
+                <w:t xml:space="preserve">Modelling the radiowave propagation with a split-step wavelet method for radio occultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2017 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Verone, Italy. pp. 181-184, ISBN: 978-1-5090-4453-5 </w:t>
+              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poznan, Poland. pp. 562-564, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APWC.2017.8062274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621273v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOR times series for an aircraft trajectory in the presence of wind turbines</w:t>
               </w:r>
@@ -10137,51 +10137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05512042v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025RS008247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Darchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2024.2398677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521374v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/23-0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3118821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uygar Karaba&#351;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diouane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Ahdab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2021.3115256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03121383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RS007114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02346081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01471666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2671018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2354680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2105883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gerstoft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009RS004137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2009.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Essen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3081546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999580" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bertille Mosnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophonie Pech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Destic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075397" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05088425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05582125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rissons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04131607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04252116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04130815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03940514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411173" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560588" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410989" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135287" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135573" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02521101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931470" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brochet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405285" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01621273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01276129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonick Hurtaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2014.6903856" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073317v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905134" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637338" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493736v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653973" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653972" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20070602" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584941" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-750-5-71" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01920961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05512042v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025RS008247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Darchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2024.2398677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521374v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/23-0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3118821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uygar Karaba&#351;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diouane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Ahdab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2021.3115256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03121383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RS007114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02346081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01471666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2671018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2354680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2105883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gerstoft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009RS004137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2009.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Essen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3081546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999580" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bertille Mosnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophonie Pech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Destic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075397" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05088425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05582125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rissons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04131607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04252116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04130815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03940514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411173" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560588" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410989" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135287" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135573" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931470" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02521101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01621273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062274" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brochet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839331v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405285" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01276129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonick Hurtaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2014.6903856" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073317v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905134" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637338" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493736v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653973" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653972" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20070602" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584941" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-750-5-71" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01920961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>