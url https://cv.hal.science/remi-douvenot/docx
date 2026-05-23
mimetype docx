--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2865,276 +2865,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation électromagnétique en atmosphère turbulente inhomogène réaliste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Darchy</w:t>
+                <w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute Of Navigation, Apr 2024, Honolulu, United States. pp.699-708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2024.19630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521789v1</w:t>
+                <w:t xml:space="preserve">hal-04625541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Comparative study of two methods for generating realistic turbulence for electromagnetic wave propagation in the atmospheric boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2024.19630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04625541v1</w:t>
+                <w:t xml:space="preserve">hal-04660573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of two methods for generating realistic turbulence for electromagnetic wave propagation in the atmospheric boundary layer</w:t>
+                <w:t xml:space="preserve">Propagation électromagnétique en atmosphère turbulente inhomogène réaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -3152,73 +3152,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660573v1</w:t>
+                <w:t xml:space="preserve">hal-04521789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Quantification for Conformal Patch Antenna Installed on Infinite Cylinder</w:t>
               </w:r>
@@ -3739,243 +3739,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de simulations aux grandes échelles pour la propagation électromagnétique 2D en milieux turbulents réalistes</w:t>
+                <w:t xml:space="preserve">Discrete Turbulent Spectrum Modelling for 2D Split-Step Electromagnetic Propagation Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude propagation radioélectriques 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252116v1</w:t>
+                <w:t xml:space="preserve">hal-03967860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Turbulent Spectrum Modelling for 2D Split-Step Electromagnetic Propagation Schemes</w:t>
+                <w:t xml:space="preserve">Utilisation de simulations aux grandes échelles pour la propagation électromagnétique 2D en milieux turbulents réalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Galiègue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'étude propagation radioélectriques 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967860v1</w:t>
+                <w:t xml:space="preserve">hal-04252116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on Vertical Resolution of Atmospheric Simulations for the Propagation in Realistic Turbulent Media</w:t>
               </w:r>
@@ -4877,656 +4877,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Assessing the Impact of Wind Turbines on Civil Aviation Primary and Secondary Radars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dynamic VOR Receiver Model for Estimating the Bearing Error in the Presence of Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2019, 13th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458310v1</w:t>
+                <w:t xml:space="preserve">hal-02184478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split-step wavelet propagation modelling using local operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+                <w:t xml:space="preserve">Analysis of an IQ Receiver Model by Means of Laboratory Measurements for Conventional VOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501259v1</w:t>
+                <w:t xml:space="preserve">hal-02458584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par méthode split-step wavelet avec propagateurs locaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+                <w:t xml:space="preserve">Methodology for Assessing the Impact of Wind Turbines on Civil Aviation Primary and Secondary Radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501245v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Variational Adjoint Approach on Wide-Angle Approximation of Parabolic Equation with the Method of Split-Step Wavelet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diouane</w:t>
+                <w:t xml:space="preserve">Split-step wavelet propagation modelling using local operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSI-EMTS.2019.8931470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521101v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytic Formulation of the Doppler VOR Multipath Error for a Digital Receiver - Comparaisons with the Odunaiya Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+                <w:t xml:space="preserve">Modélisation par méthode split-step wavelet avec propagateurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418686v1</w:t>
+                <w:t xml:space="preserve">hal-02501245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation par méthode split-step wavelet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+                <w:t xml:space="preserve">On the Use of Variational Adjoint Approach on Wide-Angle Approximation of Parabolic Equation with the Method of Split-Step Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uygar Karabaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIREM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943123v1</w:t>
+                <w:t xml:space="preserve">hal-02521101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an IQ Receiver Model by Means of Laboratory Measurements for Conventional VOR</w:t>
+                <w:t xml:space="preserve">An Analytic Formulation of the Doppler VOR Multipath Error for a Digital Receiver - Comparaisons with the Odunaiya Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
@@ -5566,678 +5579,665 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458584v1</w:t>
+                <w:t xml:space="preserve">hal-02418686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic VOR Receiver Model for Estimating the Bearing Error in the Presence of Wind Turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+                <w:t xml:space="preserve">Modélisation de la propagation par méthode split-step wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2019, 13th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">ENVIREM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184478v2</w:t>
+                <w:t xml:space="preserve">hal-02943123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stastistical Model for Assessing the Impact of Wind Turbines on Conventionnal VOR</w:t>
+                <w:t xml:space="preserve">Impact d'Obstacles Proches sur les Performances des Radars Primaires et Secondaires de l'Aviation Civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ENVIREM 2019, Influence de l’environnement électromagnétique quels enjeux en termes de modélisations et systèmes de mesures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458579v1</w:t>
+                <w:t xml:space="preserve">hal-02943128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'Obstacles Proches sur les Performances des Radars Primaires et Secondaires de l'Aviation Civile</w:t>
+                <w:t xml:space="preserve">A Stastistical Model for Assessing the Impact of Wind Turbines on Conventionnal VOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIREM 2019, Influence de l’environnement électromagnétique quels enjeux en termes de modélisations et systèmes de mesures ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943128v1</w:t>
+                <w:t xml:space="preserve">hal-02458579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous and discrete formulations for modeling electromagnetic wave propagation over an impedance ground in low troposphere in 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">Nanosatellite activities at ENAC: the TETX receiving ground station and the EYESAT mission control center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2017 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Cubesat Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621273v1</w:t>
+                <w:t xml:space="preserve">hal-02104049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosatellite activities at ENAC: the TETX receiving ground station and the EYESAT mission control center</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brochet</w:t>
+                <w:t xml:space="preserve">Modelling the radiowave propagation with a split-step wavelet method for radio occultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Blais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+                <w:t xml:space="preserve">Sébastien Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Cubesat Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poznan, Poland. pp. 562-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104049v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the radiowave propagation with a split-step wavelet method for radio occultation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous and discrete formulations for modeling electromagnetic wave propagation over an impedance ground in low troposphere in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poznan, Poland. pp. 562-564, </w:t>
+              <w:t xml:space="preserve">APWC 2017 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verone, Italy. pp. 181-184, ISBN: 978-1-5090-4453-5 </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2017.8062274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839331v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOR times series for an aircraft trajectory in the presence of wind turbines</w:t>
               </w:r>
@@ -8081,261 +8081,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix split-step resolution for propagation based on an exact spectral formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An exact spectral representation of the wave equation for propagation over a terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2012, Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp 562-565, </w:t>
+              <w:t xml:space="preserve">ICEAA 2012, International Conference on Electromagnetics in Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp 717-720, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022310v1</w:t>
+                <w:t xml:space="preserve">hal-01022309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact spectral representation of the wave equation for propagation over a terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matrix split-step resolution for propagation based on an exact spectral formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA 2012, International Conference on Electromagnetics in Advanced Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp 717-720, </w:t>
+              <w:t xml:space="preserve">APWC 2012, Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp 562-565, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022309v1</w:t>
+                <w:t xml:space="preserve">hal-01022310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the sensor number in distributed vector-antennas for 3D direction finding</w:t>
               </w:r>
@@ -10137,51 +10137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05512042v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025RS008247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Darchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2024.2398677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521374v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/23-0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3118821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uygar Karaba&#351;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diouane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Ahdab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2021.3115256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03121383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RS007114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02346081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01471666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2671018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2354680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2105883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gerstoft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009RS004137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2009.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Essen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3081546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999580" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bertille Mosnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophonie Pech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Destic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075397" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05088425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05582125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rissons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04131607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04252116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04130815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03940514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411173" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560588" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410989" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135287" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135573" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931470" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02521101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01621273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062274" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brochet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839331v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405285" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01276129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonick Hurtaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2014.6903856" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073317v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905134" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637338" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493736v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653973" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653972" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20070602" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584941" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-750-5-71" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01920961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05512042v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025RS008247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Darchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2024.2398677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521374v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/23-0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3118821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uygar Karaba&#351;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diouane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Ahdab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2021.3115256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03121383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RS007114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02346081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01471666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2671018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2354680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2105883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gerstoft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009RS004137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2009.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Essen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3081546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999580" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bertille Mosnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophonie Pech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Destic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075397" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05088425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05582125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rissons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04131607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04252116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04130815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03940514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411173" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560588" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03214301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410989" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135287" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135573" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931470" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02501245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02521101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brochet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405285" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01621273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2017.8062274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01276129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonick Hurtaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2014.6903856" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073317v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905134" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637338" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493736v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653973" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653972" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20070602" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584941" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-750-5-71" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01920961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>