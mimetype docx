--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Dupas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability in nutrient and organic matter concentrations during hydrological fragmentation of an intermittent temperate catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-025-01247-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australian water quality trends over two decades show deterioration in the Great Barrier Reef region and recovery in the Murray-Darling Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (67), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02044-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological conditions influence the prediction of soil phosphorus indices on phosphorus leaching in hydromorphic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178856. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nitrogen and iron biogeochemical cycles in the production and export of dissolved organic matter in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (20), pp.4533-4547. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-4533-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity rainfall following drought triggers extreme nutrient concentrations in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Brekenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 264, pp.122108. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2024.122108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Clustering of Trends and Cycles of Nitrate Concentrations in Rivers Across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.74-98. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-022-00513-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French hydrologist’s research for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice H. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 617 (Part A), pp.128907. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03899923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape spatial configuration influences phosphorus but not nitrate concentrations in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’observation pour le suivi des flux de phosphore dans un petit cours d’eau en contexte agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Casanova Gonzalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 01, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on Spatial Variability in Mean Concentrations and Export Patterns of River Chemistry Across the Australian Continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (12), e2022WR032365, 26 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR032365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Variability in Concentration‐Discharge Relationships at the Event Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (10), pp.3383-3399. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate Transport and Retention in Western European Catchments Are Shaped by Hydroclimate and Subsurface Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (10), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hillslope-scale aquifer-model to determine past agricultural legacy and future nitrate concentrations in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 800, pp.149216. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03320536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐Term Nitrate Trajectories Vary by Season in Western European Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (9), pp.e2021GB007050. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on nitrogen and phosphorus exports in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (12), pp.3383-3399. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01308-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03325139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Persistence of Water Chemistry Patterns across Flow Conditions in a Mesoscale Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (7), pp.e2020WR029053. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03283695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of climate on water chemistry states and dynamics in rivers across Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (12), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowpath controls on high‐spatial‐resolution water‐chemistry profiles in headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), pp.e14247. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03234573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature controls production but hydrology regulates export of dissolved organic carbon at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Perdrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrol. Earth Syst. Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.945 - 966. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-945-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and Chemical Controls on Nutrient and Contaminant Loss to Water in Agricultural Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Bieroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Glendell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavan Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3379. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12123379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting nutrient incontinence in the Anthropocene at watershed scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (200), pp.21. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River network alteration of C-N-P dynamics in a mesoscale agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 749, pp.141551. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02915941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02417211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (7), pp.e2019WR026323. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02917885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of colloids as important phosphorus carriers in natural soil/stream waters in an agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (4), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jeq2.20090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02611063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term nitrogen retention and transit time distribution in agricultural catchments in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), pp.115011. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abbe47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and event-based concentration-discharge relationships to identify catchment controls on nutrient export regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.103379. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.103379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective roles of Fe-oxyhydroxide dissolution, pH changes and sediment inputs in dissolved phosphorus release from wetland soils under anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingman Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 338, pp.365-374. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01968884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spatial patterns in water chemistry across temperate ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. Abbott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.7. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab24f4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of landscape units within catchments influences nutrient export dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (43), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydroclimatic variations on solute concentration dynamics in nested subtropical catchments with heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 635, pp.1091-1101. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Reducing Phosphorus Based Water Eutrophication in the Agricultural Landscapes of Northwest Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.276. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01861205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-domestic phosphorus release in rivers during low-flow: Mechanisms and implications for sources identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Tittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 560, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying/rewetting cycles stimulate release of colloidal-bound phosphorus in riparian soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 321, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01713336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting suspended sediment export in two small agricultural catchments: Cross-influence of hydrological behaviour and landscape degradation or stream bank management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vongvixay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (5), pp.1385-1396. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of stream water quality response to storm events captured using high-frequency and multi-parameter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 559, pp.282-293. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01713129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal Trajectory of Riverine Nitrogen and Phosphorus Dynamics in Rural Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (8), pp.5327-5340. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018wr022905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01857435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear empirical modeling to estimate phosphorus exports using continuous records of turbidity and discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (9), pp.7590--7606. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017WR020590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Matos Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nutrient export regimes from headwater catchments to downstream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Jawitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suresh C. Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph G. Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (18), pp.4391-4407. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-4391-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides ripariennes, puits ou sources de phosphore dans les paysages agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 HS, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.hs.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01617122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mobilisation and delivery processes on contrasting dissolved nitrogen and phosphorus exports in groundwater fed catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin B. Mcaleer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599, pp.1275-1287. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of dissolved phosphorus from riparian wetlands: Evidence for complex interactions among hydroclimate variability, topography and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.421-431. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01515474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of a dominant-process catchment model of dissolved phosphorus transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Haygarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (12), pp.4819-4835. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-4819-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles Nutting : une boîte à outils pour estimer des flux et des rétentions d'azote et de phosphore dans les masses d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS 31, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining and mapping total phosphorus content in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.259-269. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of agricultural pressures on N and P loads and eutrophication risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.396-407. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying seasonal patterns of phosphorus storm dynamics with dynamic time warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (11), pp.8868-8882. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR017338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical modeling of exposure risk to cyanobacteria for epidemiological purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Upegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Buscail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.18--25. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2015.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating local knowledge and biophysical modeling to assess nitrate losses from cropping systems in drinking water protection areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct export dynamics for dissolved and particulate phosphorus reveal independent transport mechanisms in an arable headwater catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (14), pp.3162-3178. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.10432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater control of biogeochemical processes causing phosphorus release from riparian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.307-314. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01184669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing N emissions in surface water at the national level: Comparison of country-wide vs. regionalized models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443, pp.152 - 162. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, transferts, transformations dans les bassins versants : Processus, données et modélisations multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de département Qualité de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQUA, INRAE, May 2024, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability in C-N-P concentrations during the fragmentation of an intermittent stream in a temperate agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosoil Union, Apr 2024, VIENNE, Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have we learnt from high-frequency monitoring when increasing the number of years and solutes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International High Temporal Resolution Water Quality Monitoring and Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Hutton Institute, Jun 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of nitrogen and iron biogeochemical cycles on the production and export of dissolved organic matter in headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and phosphorus export dynamics during the extreme storm events of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Brekenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on riverine nitrate & phosphorus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape organized heterogeneity on riverine nitrate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key controls of catchment attribute on spatial differences and export regimes in riverine water quality: a study across the Australian continent using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and water quality responses in agricultural catchments with high legacy storages of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrological Sciences, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payment for ecosystem services - an efficient approach to reduce eutrophication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wiegand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Toxic Cyanobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater storage as a major control of seasonal stream water quality dynamics during both base and storm flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-6532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release and transport dynamics of colloidal phosphorus in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-7684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of dissolved phosphorus from riparian vegetated buffer strips: a field assessment of mechanisms and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-11997-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted response of colloidal, organic and inorganic dissolved phosphorus forms during rewetting of dried riparian soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14174-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thelusma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10577-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous DOM and dissolved phosphorus release in riparian soil waters: linking water table fluctuations and biogeochemical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2015, San Francisco, United States. pp.H14E-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic controls on the export dynamics of dissolved and particulate phosphorus in a lowland, headwater agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-9964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00991601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic Controls on the Seasonal and Inter-Annual Variability of Dissolved Phosphorus Concentration in a Lowland Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1655.3287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of wastewater discharge under climate change: a methodological framework for headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure à haute fréquence de l’oxygène dissous d’une rivière pour le suivi de son métabolisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Landscape Spatial Distribution on Nitrogen and Phosphorus Concentrations in Headwater Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2020 (AGU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. , pp.H057-0015, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03222753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-hydrological controls on the seasonal variations of NO3 and DOC concentrations in headwater catchments at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-9039, 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02310865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Biogeochemical Tracers to Quantify Catchment Resilience to Nutrient Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.B21I-2436, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal trajectory of riverine carbon, nitrogen and phosphorus dynamics in rural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-7399, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of colloid-bound phosphorus in soils: comparing laboratory extraction experiment results with natural soil solution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-8285, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual climate variability and spatially heterogeneous improvement of agricultural management impede detection of a decreasing trend in nitrate pollution in an agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-8174-1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted distribution of colloidal and true dissolved phosphorus in shallow groundwaters from a small, lowland agricultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H11F-1406, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing intra and inter annual variability of storm events based on very high frequency monitoring of hydrological and chemical variables: what can we learn about hot spots and hot moments from continuous hydro-chemical sensors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thelusma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H43C-1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater dynamics in wetland soils control the production and transfer mechanisms of dissolved reactive phosphorus in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysiacl Research Abstracts, 17, pp.EGU2015-6550-1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01137647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de réponse des bassins versants à algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic très haute résolution des zones d'émission et d'abattement du nitrate dans les bassins versants algues vertes Rapport final du projet DEMAiN -26 mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités spatiales et temporelles des concentrations et flux en carbone, azote et phosphore : analyse des observations sur les têtes de bassin versant de Bretagne Projet ADAM -« Qualité de l'eau : analyse des données et proposition de surveillance en Bretagne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE; Université de Tours (UT), Tours, FRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifications et modélisation des processus à l'origine des transferts de phosphore dissous dans un bassin versant agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02796106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et modélisation des processus à l'origine des transferts de phosphore dissous dans un bassin versant agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Agrocampus Ouest, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015NSARD078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01325298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d'azote, phosphore et matières organiques dissoutes dans des bassins versants agricoles en milieu tempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Dupas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability in nutrient and organic matter concentrations during hydrological fragmentation of an intermittent temperate catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-025-01247-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australian water quality trends over two decades show deterioration in the Great Barrier Reef region and recovery in the Murray-Darling Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (67), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02044-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological conditions influence the prediction of soil phosphorus indices on phosphorus leaching in hydromorphic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178856. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nitrogen and iron biogeochemical cycles in the production and export of dissolved organic matter in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (20), pp.4533-4547. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-4533-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity rainfall following drought triggers extreme nutrient concentrations in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Brekenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 264, pp.122108. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2024.122108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Clustering of Trends and Cycles of Nitrate Concentrations in Rivers Across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.74-98. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-022-00513-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French hydrologist’s research for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice H. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 617 (Part A), pp.128907. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03899923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape spatial configuration influences phosphorus but not nitrate concentrations in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’observation pour le suivi des flux de phosphore dans un petit cours d’eau en contexte agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Casanova Gonzalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 01, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on Spatial Variability in Mean Concentrations and Export Patterns of River Chemistry Across the Australian Continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (12), e2022WR032365, 26 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR032365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hillslope-scale aquifer-model to determine past agricultural legacy and future nitrate concentrations in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 800, pp.149216. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03320536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Variability in Concentration‐Discharge Relationships at the Event Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (10), pp.3383-3399. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐Term Nitrate Trajectories Vary by Season in Western European Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (9), pp.e2021GB007050. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Persistence of Water Chemistry Patterns across Flow Conditions in a Mesoscale Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (7), pp.e2020WR029053. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03283695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on nitrogen and phosphorus exports in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (12), pp.3383-3399. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01308-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03325139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of climate on water chemistry states and dynamics in rivers across Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (12), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowpath controls on high‐spatial‐resolution water‐chemistry profiles in headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), pp.e14247. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03234573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate Transport and Retention in Western European Catchments Are Shaped by Hydroclimate and Subsurface Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (10), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature controls production but hydrology regulates export of dissolved organic carbon at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Perdrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrol. Earth Syst. Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.945 - 966. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-945-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting nutrient incontinence in the Anthropocene at watershed scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (200), pp.21. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and Chemical Controls on Nutrient and Contaminant Loss to Water in Agricultural Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Bieroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Glendell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavan Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3379. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12123379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River network alteration of C-N-P dynamics in a mesoscale agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 749, pp.141551. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02915941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02417211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (7), pp.e2019WR026323. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02917885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of colloids as important phosphorus carriers in natural soil/stream waters in an agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (4), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jeq2.20090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02611063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term nitrogen retention and transit time distribution in agricultural catchments in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), pp.115011. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abbe47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and event-based concentration-discharge relationships to identify catchment controls on nutrient export regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.103379. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.103379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective roles of Fe-oxyhydroxide dissolution, pH changes and sediment inputs in dissolved phosphorus release from wetland soils under anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingman Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 338, pp.365-374. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01968884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spatial patterns in water chemistry across temperate ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. Abbott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.7. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab24f4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of landscape units within catchments influences nutrient export dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (43), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydroclimatic variations on solute concentration dynamics in nested subtropical catchments with heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 635, pp.1091-1101. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Reducing Phosphorus Based Water Eutrophication in the Agricultural Landscapes of Northwest Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.276. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01861205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-domestic phosphorus release in rivers during low-flow: Mechanisms and implications for sources identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Tittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 560, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying/rewetting cycles stimulate release of colloidal-bound phosphorus in riparian soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 321, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01713336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting suspended sediment export in two small agricultural catchments: Cross-influence of hydrological behaviour and landscape degradation or stream bank management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vongvixay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (5), pp.1385-1396. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of stream water quality response to storm events captured using high-frequency and multi-parameter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 559, pp.282-293. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01713129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal Trajectory of Riverine Nitrogen and Phosphorus Dynamics in Rural Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (8), pp.5327-5340. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018wr022905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01857435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear empirical modeling to estimate phosphorus exports using continuous records of turbidity and discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (9), pp.7590--7606. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017WR020590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Matos Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nutrient export regimes from headwater catchments to downstream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Jawitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suresh C. Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph G. Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (18), pp.4391-4407. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-4391-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides ripariennes, puits ou sources de phosphore dans les paysages agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 HS, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.hs.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01617122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mobilisation and delivery processes on contrasting dissolved nitrogen and phosphorus exports in groundwater fed catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin B. Mcaleer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599, pp.1275-1287. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of dissolved phosphorus from riparian wetlands: Evidence for complex interactions among hydroclimate variability, topography and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.421-431. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01515474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of a dominant-process catchment model of dissolved phosphorus transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Haygarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (12), pp.4819-4835. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-4819-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles Nutting : une boîte à outils pour estimer des flux et des rétentions d'azote et de phosphore dans les masses d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS 31, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining and mapping total phosphorus content in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.259-269. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of agricultural pressures on N and P loads and eutrophication risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.396-407. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying seasonal patterns of phosphorus storm dynamics with dynamic time warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (11), pp.8868-8882. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR017338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical modeling of exposure risk to cyanobacteria for epidemiological purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Upegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Buscail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.18--25. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2015.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating local knowledge and biophysical modeling to assess nitrate losses from cropping systems in drinking water protection areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct export dynamics for dissolved and particulate phosphorus reveal independent transport mechanisms in an arable headwater catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (14), pp.3162-3178. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.10432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater control of biogeochemical processes causing phosphorus release from riparian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.307-314. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01184669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing N emissions in surface water at the national level: Comparison of country-wide vs. regionalized models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443, pp.152 - 162. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Instream Nitrogen-to-Phosphorus Ratios: A 30-Year Study of Ecological Relevance Across 750 Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting nitrate seasonality along decades of anthropogenic impact in western European catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australia’s water quality trends over two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, transferts, transformations dans les bassins versants : Processus, données et modélisations multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de département Qualité de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQUA, INRAE, May 2024, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability in C-N-P concentrations during the fragmentation of an intermittent stream in a temperate agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosoil Union, Apr 2024, VIENNE, Austria. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have we learnt from high-frequency monitoring when increasing the number of years and solutes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International High Temporal Resolution Water Quality Monitoring and Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Hutton Institute, Jun 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of nitrogen and iron biogeochemical cycles on the production and export of dissolved organic matter in headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and phosphorus export dynamics during the extreme storm events of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Brekenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on riverine nitrate & phosphorus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key controls of catchment attribute on spatial differences and export regimes in riverine water quality: a study across the Australian continent using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape organized heterogeneity on riverine nitrate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and water quality responses in agricultural catchments with high legacy storages of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrological Sciences, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of streamflow regime on the concentration-flow (CQ) relationships across climate zones: a study across the Australian continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Nitrogen Legacies in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial arrangement on nitrogen and phosphorus export in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payment for ecosystem services - an efficient approach to reduce eutrophication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wiegand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Toxic Cyanobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater storage as a major control of seasonal stream water quality dynamics during both base and storm flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-6532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release and transport dynamics of colloidal phosphorus in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-7684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of dissolved phosphorus from riparian vegetated buffer strips: a field assessment of mechanisms and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-11997-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted response of colloidal, organic and inorganic dissolved phosphorus forms during rewetting of dried riparian soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14174-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thelusma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10577-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous DOM and dissolved phosphorus release in riparian soil waters: linking water table fluctuations and biogeochemical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2015, San Francisco, United States. pp.H14E-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic Controls on the Seasonal and Inter-Annual Variability of Dissolved Phosphorus Concentration in a Lowland Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1655.3287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic controls on the export dynamics of dissolved and particulate phosphorus in a lowland, headwater agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-9964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00991601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05568007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach to disentangle DOC release processes from riparian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Selle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-8247, 2026, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-8247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of wastewater discharge under climate change: a methodological framework for headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure à haute fréquence de l’oxygène dissous d’une rivière pour le suivi de son métabolisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Landscape Spatial Distribution on Nitrogen and Phosphorus Concentrations in Headwater Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2020 (AGU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. , pp.H057-0015, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03222753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-hydrological controls on the seasonal variations of NO3 and DOC concentrations in headwater catchments at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-9039, 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02310865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Biogeochemical Tracers to Quantify Catchment Resilience to Nutrient Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.B21I-2436, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal trajectory of riverine carbon, nitrogen and phosphorus dynamics in rural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-7399, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of colloid-bound phosphorus in soils: comparing laboratory extraction experiment results with natural soil solution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-8285, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual climate variability and spatially heterogeneous improvement of agricultural management impede detection of a decreasing trend in nitrate pollution in an agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-8174-1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted distribution of colloidal and true dissolved phosphorus in shallow groundwaters from a small, lowland agricultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H11F-1406, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater dynamics in wetland soils control the production and transfer mechanisms of dissolved reactive phosphorus in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysiacl Research Abstracts, 17, pp.EGU2015-6550-1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01137647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing intra and inter annual variability of storm events based on very high frequency monitoring of hydrological and chemical variables: what can we learn about hot spots and hot moments from continuous hydro-chemical sensors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thelusma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H43C-1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de réponse des bassins versants à algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic très haute résolution des zones d'émission et d'abattement du nitrate dans les bassins versants algues vertes Rapport final du projet DEMAiN -26 mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités spatiales et temporelles des concentrations et flux en carbone, azote et phosphore : analyse des observations sur les têtes de bassin versant de Bretagne Projet ADAM -« Qualité de l'eau : analyse des données et proposition de surveillance en Bretagne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE; Université de Tours (UT), Tours, FRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifications et modélisation des processus à l'origine des transferts de phosphore dissous dans un bassin versant agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02796106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et modélisation des processus à l'origine des transferts de phosphore dissous dans un bassin versant agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Agrocampus Ouest, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015NSARD078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01325298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d'azote, phosphore et matières organiques dissoutes dans des bassins versants agricoles en milieu tempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01247-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danlu Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02044-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178856" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4533-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Heiner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Heaton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip White" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-022-00513-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14816" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Casanova Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuci Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lintern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032365" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaudo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleckenstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029442" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ehrhardt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ebeling" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029469" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Couic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01308-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03283695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W W Abbott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14423" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14247" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perdrial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-945-2020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bieroza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Glendell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavan Mcgrath" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Mellander" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141551" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611063v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20090" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abbe47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103379" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingman Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.12.034" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Abbott" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab24f4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Piazza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinheiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01861205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bechmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00276" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tittel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jordan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rode" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713336v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malique" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.01.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014946v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vongvixay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2940" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018wr022905" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377287v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020590" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jawitz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suresh C. Rao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph G. J&#228;ger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-4391-2017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01617122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.hs.09" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin B. Mcaleer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.091" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Rumpel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Beven" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Haygarth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4819-2016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.09" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12192" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-980PLJX4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTBRCFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017338" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175538v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Upegui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.04.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLZWNTCZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215315v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117244v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10432" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F32VW8KC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184669v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.07.048" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9917" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688221v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5683" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256955v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256947v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2392" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341613v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666519v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-470" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368415v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Latouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767749v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510144v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malique" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242058v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991601v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113378v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1655.3287" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427775v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Touzeau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Nardon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N&#233;delec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Peltier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03222753v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310865v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767757v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309206v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242053v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137647v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344157v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611681v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duval" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161978v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796106v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01325298v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSARD078" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04458256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01247-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danlu Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02044-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178856" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4533-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Heiner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Heaton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip White" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-022-00513-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14816" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Casanova Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuci Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lintern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032365" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaudo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleckenstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029442" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ebeling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ehrhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03283695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W W Abbott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Couic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01308-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14247" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029469" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perdrial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-945-2020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bieroza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Glendell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavan Mcgrath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Mellander" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123379" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141551" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611063v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20090" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abbe47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103379" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingman Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.12.034" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Abbott" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab24f4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Piazza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinheiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01861205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bechmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00276" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tittel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jordan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rode" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713336v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malique" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.01.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDVHWQ4S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014946v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vongvixay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2940" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857435v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018wr022905" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020590" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622101v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jawitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suresh C. Rao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph G. J&#228;ger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-4391-2017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01617122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.hs.09" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin B. Mcaleer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.091" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Rumpel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.028" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Beven" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Haygarth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4819-2016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.09" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209277v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12192" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-980PLJX4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194821v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTBRCFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017338" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175538v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Upegui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.04.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLZWNTCZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10432" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F32VW8KC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.07.048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571967v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Turner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graeber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6390" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571974v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18955" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13703" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500787v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9917" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681136v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688221v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5683" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256955v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256975v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2392" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666519v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-470" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571997v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4394" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14526" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4280" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368415v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Latouche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767749v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malique" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242058v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113378v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1655.3287" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575281v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Selle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8247" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427775v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Touzeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Nardon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N&#233;delec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827907v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Peltier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03222753v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310865v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767764v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767757v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309206v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242053v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137647v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611681v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161978v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01325298v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSARD078" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04458256v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>