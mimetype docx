--- v1 (2026-04-17)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Dupas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability in nutrient and organic matter concentrations during hydrological fragmentation of an intermittent temperate catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-025-01247-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australian water quality trends over two decades show deterioration in the Great Barrier Reef region and recovery in the Murray-Darling Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (67), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02044-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological conditions influence the prediction of soil phosphorus indices on phosphorus leaching in hydromorphic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178856. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nitrogen and iron biogeochemical cycles in the production and export of dissolved organic matter in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (20), pp.4533-4547. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-4533-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity rainfall following drought triggers extreme nutrient concentrations in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Brekenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 264, pp.122108. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2024.122108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Clustering of Trends and Cycles of Nitrate Concentrations in Rivers Across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.74-98. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-022-00513-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French hydrologist’s research for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice H. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 617 (Part A), pp.128907. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03899923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape spatial configuration influences phosphorus but not nitrate concentrations in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’observation pour le suivi des flux de phosphore dans un petit cours d’eau en contexte agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Casanova Gonzalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 01, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on Spatial Variability in Mean Concentrations and Export Patterns of River Chemistry Across the Australian Continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (12), e2022WR032365, 26 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR032365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hillslope-scale aquifer-model to determine past agricultural legacy and future nitrate concentrations in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 800, pp.149216. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03320536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Variability in Concentration‐Discharge Relationships at the Event Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (10), pp.3383-3399. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐Term Nitrate Trajectories Vary by Season in Western European Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (9), pp.e2021GB007050. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Persistence of Water Chemistry Patterns across Flow Conditions in a Mesoscale Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (7), pp.e2020WR029053. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03283695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on nitrogen and phosphorus exports in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (12), pp.3383-3399. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01308-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03325139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of climate on water chemistry states and dynamics in rivers across Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (12), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowpath controls on high‐spatial‐resolution water‐chemistry profiles in headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), pp.e14247. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03234573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate Transport and Retention in Western European Catchments Are Shaped by Hydroclimate and Subsurface Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (10), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature controls production but hydrology regulates export of dissolved organic carbon at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Perdrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrol. Earth Syst. Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.945 - 966. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-945-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting nutrient incontinence in the Anthropocene at watershed scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (200), pp.21. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and Chemical Controls on Nutrient and Contaminant Loss to Water in Agricultural Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Bieroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Glendell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavan Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3379. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12123379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River network alteration of C-N-P dynamics in a mesoscale agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 749, pp.141551. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02915941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02417211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (7), pp.e2019WR026323. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02917885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of colloids as important phosphorus carriers in natural soil/stream waters in an agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (4), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jeq2.20090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02611063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term nitrogen retention and transit time distribution in agricultural catchments in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), pp.115011. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abbe47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and event-based concentration-discharge relationships to identify catchment controls on nutrient export regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.103379. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.103379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective roles of Fe-oxyhydroxide dissolution, pH changes and sediment inputs in dissolved phosphorus release from wetland soils under anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingman Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 338, pp.365-374. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01968884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spatial patterns in water chemistry across temperate ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. Abbott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.7. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab24f4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of landscape units within catchments influences nutrient export dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (43), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydroclimatic variations on solute concentration dynamics in nested subtropical catchments with heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 635, pp.1091-1101. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Reducing Phosphorus Based Water Eutrophication in the Agricultural Landscapes of Northwest Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.276. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01861205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-domestic phosphorus release in rivers during low-flow: Mechanisms and implications for sources identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Tittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 560, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying/rewetting cycles stimulate release of colloidal-bound phosphorus in riparian soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 321, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01713336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting suspended sediment export in two small agricultural catchments: Cross-influence of hydrological behaviour and landscape degradation or stream bank management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vongvixay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (5), pp.1385-1396. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of stream water quality response to storm events captured using high-frequency and multi-parameter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 559, pp.282-293. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01713129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal Trajectory of Riverine Nitrogen and Phosphorus Dynamics in Rural Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (8), pp.5327-5340. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018wr022905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01857435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear empirical modeling to estimate phosphorus exports using continuous records of turbidity and discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (9), pp.7590--7606. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017WR020590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Matos Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nutrient export regimes from headwater catchments to downstream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Jawitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suresh C. Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph G. Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (18), pp.4391-4407. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-4391-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides ripariennes, puits ou sources de phosphore dans les paysages agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 HS, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.hs.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01617122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mobilisation and delivery processes on contrasting dissolved nitrogen and phosphorus exports in groundwater fed catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin B. Mcaleer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599, pp.1275-1287. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of dissolved phosphorus from riparian wetlands: Evidence for complex interactions among hydroclimate variability, topography and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.421-431. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01515474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of a dominant-process catchment model of dissolved phosphorus transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Haygarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (12), pp.4819-4835. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-4819-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles Nutting : une boîte à outils pour estimer des flux et des rétentions d'azote et de phosphore dans les masses d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS 31, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining and mapping total phosphorus content in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.259-269. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of agricultural pressures on N and P loads and eutrophication risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.396-407. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying seasonal patterns of phosphorus storm dynamics with dynamic time warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (11), pp.8868-8882. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR017338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical modeling of exposure risk to cyanobacteria for epidemiological purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Upegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Buscail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.18--25. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2015.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating local knowledge and biophysical modeling to assess nitrate losses from cropping systems in drinking water protection areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct export dynamics for dissolved and particulate phosphorus reveal independent transport mechanisms in an arable headwater catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (14), pp.3162-3178. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.10432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater control of biogeochemical processes causing phosphorus release from riparian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.307-314. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01184669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing N emissions in surface water at the national level: Comparison of country-wide vs. regionalized models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443, pp.152 - 162. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Instream Nitrogen-to-Phosphorus Ratios: A 30-Year Study of Ecological Relevance Across 750 Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting nitrate seasonality along decades of anthropogenic impact in western European catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australia’s water quality trends over two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, transferts, transformations dans les bassins versants : Processus, données et modélisations multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de département Qualité de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQUA, INRAE, May 2024, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability in C-N-P concentrations during the fragmentation of an intermittent stream in a temperate agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosoil Union, Apr 2024, VIENNE, Austria. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have we learnt from high-frequency monitoring when increasing the number of years and solutes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International High Temporal Resolution Water Quality Monitoring and Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Hutton Institute, Jun 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of nitrogen and iron biogeochemical cycles on the production and export of dissolved organic matter in headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and phosphorus export dynamics during the extreme storm events of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Brekenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on riverine nitrate & phosphorus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key controls of catchment attribute on spatial differences and export regimes in riverine water quality: a study across the Australian continent using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape organized heterogeneity on riverine nitrate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and water quality responses in agricultural catchments with high legacy storages of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrological Sciences, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of streamflow regime on the concentration-flow (CQ) relationships across climate zones: a study across the Australian continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Nitrogen Legacies in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial arrangement on nitrogen and phosphorus export in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payment for ecosystem services - an efficient approach to reduce eutrophication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wiegand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Toxic Cyanobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater storage as a major control of seasonal stream water quality dynamics during both base and storm flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-6532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release and transport dynamics of colloidal phosphorus in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-7684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of dissolved phosphorus from riparian vegetated buffer strips: a field assessment of mechanisms and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-11997-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted response of colloidal, organic and inorganic dissolved phosphorus forms during rewetting of dried riparian soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14174-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thelusma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10577-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous DOM and dissolved phosphorus release in riparian soil waters: linking water table fluctuations and biogeochemical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2015, San Francisco, United States. pp.H14E-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic Controls on the Seasonal and Inter-Annual Variability of Dissolved Phosphorus Concentration in a Lowland Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1655.3287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic controls on the export dynamics of dissolved and particulate phosphorus in a lowland, headwater agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-9964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00991601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05568007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach to disentangle DOC release processes from riparian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Selle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-8247, 2026, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-8247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of wastewater discharge under climate change: a methodological framework for headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure à haute fréquence de l’oxygène dissous d’une rivière pour le suivi de son métabolisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Landscape Spatial Distribution on Nitrogen and Phosphorus Concentrations in Headwater Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2020 (AGU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. , pp.H057-0015, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03222753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-hydrological controls on the seasonal variations of NO3 and DOC concentrations in headwater catchments at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-9039, 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02310865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Biogeochemical Tracers to Quantify Catchment Resilience to Nutrient Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.B21I-2436, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal trajectory of riverine carbon, nitrogen and phosphorus dynamics in rural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-7399, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of colloid-bound phosphorus in soils: comparing laboratory extraction experiment results with natural soil solution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-8285, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual climate variability and spatially heterogeneous improvement of agricultural management impede detection of a decreasing trend in nitrate pollution in an agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-8174-1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted distribution of colloidal and true dissolved phosphorus in shallow groundwaters from a small, lowland agricultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H11F-1406, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater dynamics in wetland soils control the production and transfer mechanisms of dissolved reactive phosphorus in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysiacl Research Abstracts, 17, pp.EGU2015-6550-1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01137647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing intra and inter annual variability of storm events based on very high frequency monitoring of hydrological and chemical variables: what can we learn about hot spots and hot moments from continuous hydro-chemical sensors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thelusma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H43C-1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de réponse des bassins versants à algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic très haute résolution des zones d'émission et d'abattement du nitrate dans les bassins versants algues vertes Rapport final du projet DEMAiN -26 mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités spatiales et temporelles des concentrations et flux en carbone, azote et phosphore : analyse des observations sur les têtes de bassin versant de Bretagne Projet ADAM -« Qualité de l'eau : analyse des données et proposition de surveillance en Bretagne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE; Université de Tours (UT), Tours, FRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifications et modélisation des processus à l'origine des transferts de phosphore dissous dans un bassin versant agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02796106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et modélisation des processus à l'origine des transferts de phosphore dissous dans un bassin versant agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Agrocampus Ouest, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015NSARD078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01325298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d'azote, phosphore et matières organiques dissoutes dans des bassins versants agricoles en milieu tempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Dupas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability in nutrient and organic matter concentrations during hydrological fragmentation of an intermittent temperate catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-025-01247-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australian water quality trends over two decades show deterioration in the Great Barrier Reef region and recovery in the Murray-Darling Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (67), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02044-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological conditions influence the prediction of soil phosphorus indices on phosphorus leaching in hydromorphic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178856. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nitrogen and iron biogeochemical cycles in the production and export of dissolved organic matter in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (20), pp.4533-4547. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-4533-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity rainfall following drought triggers extreme nutrient concentrations in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Brekenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 264, pp.122108. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2024.122108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Clustering of Trends and Cycles of Nitrate Concentrations in Rivers Across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.74-98. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-022-00513-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French hydrologist’s research for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice H. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 617 (Part A), pp.128907. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03899923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape spatial configuration influences phosphorus but not nitrate concentrations in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on Spatial Variability in Mean Concentrations and Export Patterns of River Chemistry Across the Australian Continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (12), e2022WR032365, 26 p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR032365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’observation pour le suivi des flux de phosphore dans un petit cours d’eau en contexte agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Casanova Gonzalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 01, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐Term Nitrate Trajectories Vary by Season in Western European Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (9), pp.e2021GB007050. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hillslope-scale aquifer-model to determine past agricultural legacy and future nitrate concentrations in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 800, pp.149216. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03320536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Variability in Concentration‐Discharge Relationships at the Event Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (10), pp.3383-3399. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Persistence of Water Chemistry Patterns across Flow Conditions in a Mesoscale Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (7), pp.e2020WR029053. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03283695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on nitrogen and phosphorus exports in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (12), pp.3383-3399. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01308-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03325139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of climate on water chemistry states and dynamics in rivers across Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (12), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowpath controls on high‐spatial‐resolution water‐chemistry profiles in headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), pp.e14247. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03234573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate Transport and Retention in Western European Catchments Are Shaped by Hydroclimate and Subsurface Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (10), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term nitrogen retention and transit time distribution in agricultural catchments in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), pp.115011. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abbe47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting nutrient incontinence in the Anthropocene at watershed scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (200), pp.21. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and Chemical Controls on Nutrient and Contaminant Loss to Water in Agricultural Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Bieroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Glendell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavan Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3379. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12123379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature controls production but hydrology regulates export of dissolved organic carbon at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Perdrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrol. Earth Syst. Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.945 - 966. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-945-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River network alteration of C-N-P dynamics in a mesoscale agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 749, pp.141551. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02915941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (7), pp.e2019WR026323. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02917885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02417211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of colloids as important phosphorus carriers in natural soil/stream waters in an agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (4), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jeq2.20090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02611063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of landscape units within catchments influences nutrient export dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (43), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and event-based concentration-discharge relationships to identify catchment controls on nutrient export regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.103379. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.103379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective roles of Fe-oxyhydroxide dissolution, pH changes and sediment inputs in dissolved phosphorus release from wetland soils under anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingman Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 338, pp.365-374. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01968884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spatial patterns in water chemistry across temperate ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. Abbott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.7. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab24f4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting suspended sediment export in two small agricultural catchments: Cross-influence of hydrological behaviour and landscape degradation or stream bank management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vongvixay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (5), pp.1385-1396. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of stream water quality response to storm events captured using high-frequency and multi-parameter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 559, pp.282-293. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01713129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydroclimatic variations on solute concentration dynamics in nested subtropical catchments with heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 635, pp.1091-1101. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-domestic phosphorus release in rivers during low-flow: Mechanisms and implications for sources identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Tittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 560, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying/rewetting cycles stimulate release of colloidal-bound phosphorus in riparian soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 321, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01713336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Reducing Phosphorus Based Water Eutrophication in the Agricultural Landscapes of Northwest Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.276. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01861205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal Trajectory of Riverine Nitrogen and Phosphorus Dynamics in Rural Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (8), pp.5327-5340. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018wr022905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01857435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of dissolved phosphorus from riparian wetlands: Evidence for complex interactions among hydroclimate variability, topography and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.421-431. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01515474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear empirical modeling to estimate phosphorus exports using continuous records of turbidity and discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (9), pp.7590--7606. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017WR020590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Matos Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nutrient export regimes from headwater catchments to downstream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Jawitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suresh C. Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph G. Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (18), pp.4391-4407. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-4391-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides ripariennes, puits ou sources de phosphore dans les paysages agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 HS, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.hs.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01617122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mobilisation and delivery processes on contrasting dissolved nitrogen and phosphorus exports in groundwater fed catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin B. Mcaleer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599, pp.1275-1287. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of a dominant-process catchment model of dissolved phosphorus transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Haygarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (12), pp.4819-4835. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-4819-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles Nutting : une boîte à outils pour estimer des flux et des rétentions d'azote et de phosphore dans les masses d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS 31, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of agricultural pressures on N and P loads and eutrophication risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.396-407. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining and mapping total phosphorus content in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.259-269. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying seasonal patterns of phosphorus storm dynamics with dynamic time warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (11), pp.8868-8882. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR017338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical modeling of exposure risk to cyanobacteria for epidemiological purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Upegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Buscail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.18--25. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2015.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating local knowledge and biophysical modeling to assess nitrate losses from cropping systems in drinking water protection areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct export dynamics for dissolved and particulate phosphorus reveal independent transport mechanisms in an arable headwater catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (14), pp.3162-3178. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.10432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater control of biogeochemical processes causing phosphorus release from riparian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.307-314. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01184669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing N emissions in surface water at the national level: Comparison of country-wide vs. regionalized models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443, pp.152 - 162. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for identifying catchment typologies based on phosphorus impact risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Erik Mellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golnaz Ezzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australia’s water quality trends over two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting nitrate seasonality along decades of anthropogenic impact in western European catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Instream Nitrogen-to-Phosphorus Ratios: A 30-Year Study of Ecological Relevance Across 750 Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of nitrogen and iron biogeochemical cycles on the production and export of dissolved organic matter in headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have we learnt from high-frequency monitoring when increasing the number of years and solutes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International High Temporal Resolution Water Quality Monitoring and Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Hutton Institute, Jun 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, transferts, transformations dans les bassins versants : Processus, données et modélisations multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de département Qualité de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQUA, INRAE, May 2024, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability in C-N-P concentrations during the fragmentation of an intermittent stream in a temperate agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosoil Union, Apr 2024, VIENNE, Austria. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and phosphorus export dynamics during the extreme storm events of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Brekenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and water quality responses in agricultural catchments with high legacy storages of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrological Sciences, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on riverine nitrate & phosphorus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape organized heterogeneity on riverine nitrate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key controls of catchment attribute on spatial differences and export regimes in riverine water quality: a study across the Australian continent using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuci Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of streamflow regime on the concentration-flow (CQ) relationships across climate zones: a study across the Australian continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danlu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Nitrogen Legacies in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohini Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial arrangement on nitrogen and phosphorus export in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payment for ecosystem services - an efficient approach to reduce eutrophication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wiegand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Toxic Cyanobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater storage as a major control of seasonal stream water quality dynamics during both base and storm flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-6532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release and transport dynamics of colloidal phosphorus in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-7684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of dissolved phosphorus from riparian vegetated buffer strips: a field assessment of mechanisms and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-11997-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted response of colloidal, organic and inorganic dissolved phosphorus forms during rewetting of dried riparian soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14174-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thelusma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10577-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous DOM and dissolved phosphorus release in riparian soil waters: linking water table fluctuations and biogeochemical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2015, San Francisco, United States. pp.H14E-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic Controls on the Seasonal and Inter-Annual Variability of Dissolved Phosphorus Concentration in a Lowland Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1655.3287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic controls on the export dynamics of dissolved and particulate phosphorus in a lowland, headwater agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-9964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00991601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach to disentangle DOC release processes from riparian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Selle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-8247, 2026, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-8247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05568007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of wastewater discharge under climate change: a methodological framework for headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure à haute fréquence de l’oxygène dissous d’une rivière pour le suivi de son métabolisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Landscape Spatial Distribution on Nitrogen and Phosphorus Concentrations in Headwater Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2020 (AGU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. , pp.H057-0015, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03222753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-hydrological controls on the seasonal variations of NO3 and DOC concentrations in headwater catchments at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-9039, 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02310865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal trajectory of riverine carbon, nitrogen and phosphorus dynamics in rural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-7399, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of colloid-bound phosphorus in soils: comparing laboratory extraction experiment results with natural soil solution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-8285, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Biogeochemical Tracers to Quantify Catchment Resilience to Nutrient Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.B21I-2436, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual climate variability and spatially heterogeneous improvement of agricultural management impede detection of a decreasing trend in nitrate pollution in an agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-8174-1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater dynamics in wetland soils control the production and transfer mechanisms of dissolved reactive phosphorus in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysiacl Research Abstracts, 17, pp.EGU2015-6550-1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01137647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing intra and inter annual variability of storm events based on very high frequency monitoring of hydrological and chemical variables: what can we learn about hot spots and hot moments from continuous hydro-chemical sensors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thelusma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H43C-1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted distribution of colloidal and true dissolved phosphorus in shallow groundwaters from a small, lowland agricultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H11F-1406, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de réponse des bassins versants à algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic très haute résolution des zones d'émission et d'abattement du nitrate dans les bassins versants algues vertes Rapport final du projet DEMAiN -26 mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités spatiales et temporelles des concentrations et flux en carbone, azote et phosphore : analyse des observations sur les têtes de bassin versant de Bretagne Projet ADAM -« Qualité de l'eau : analyse des données et proposition de surveillance en Bretagne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE; Université de Tours (UT), Tours, FRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifications et modélisation des processus à l'origine des transferts de phosphore dissous dans un bassin versant agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02796106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et modélisation des processus à l'origine des transferts de phosphore dissous dans un bassin versant agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Agrocampus Ouest, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015NSARD078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01325298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts d'azote, phosphore et matières organiques dissoutes dans des bassins versants agricoles en milieu tempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01247-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danlu Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02044-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178856" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4533-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Heiner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Heaton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip White" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-022-00513-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14816" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Casanova Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuci Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lintern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032365" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaudo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleckenstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029442" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ebeling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ehrhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03283695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W W Abbott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Couic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01308-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14247" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029469" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perdrial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-945-2020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bieroza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Glendell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavan Mcgrath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Mellander" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123379" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141551" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611063v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20090" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abbe47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103379" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingman Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.12.034" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Abbott" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab24f4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Piazza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinheiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01861205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bechmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00276" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tittel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jordan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rode" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713336v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malique" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.01.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDVHWQ4S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014946v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vongvixay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2940" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857435v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018wr022905" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020590" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622101v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jawitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suresh C. Rao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph G. J&#228;ger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-4391-2017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01617122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.hs.09" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin B. Mcaleer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.091" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Rumpel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.028" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Beven" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Haygarth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4819-2016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.09" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209277v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12192" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-980PLJX4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194821v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTBRCFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017338" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175538v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Upegui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.04.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLZWNTCZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10432" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F32VW8KC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.07.048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571967v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Turner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graeber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6390" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571974v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18955" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13703" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500787v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9917" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681136v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688221v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5683" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256955v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256975v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2392" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666519v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-470" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571997v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4394" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14526" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4280" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368415v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Latouche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767749v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malique" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242058v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113378v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1655.3287" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575281v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Selle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8247" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427775v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Touzeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Nardon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N&#233;delec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827907v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Peltier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03222753v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310865v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767764v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767757v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309206v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242053v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137647v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611681v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161978v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01325298v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSARD078" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04458256v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01247-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danlu Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02044-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178856" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4533-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Heiner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Heaton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip White" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-022-00513-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14816" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuci Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lintern" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032365" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Casanova Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ebeling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ehrhardt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149216" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaudo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleckenstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03283695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W W Abbott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Couic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01308-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14247" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029469" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abbe47" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bieroza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Glendell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavan Mcgrath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Mellander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123379" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perdrial" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-945-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141551" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20090" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103379" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968884v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingman Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.12.034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Abbott" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab24f4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vongvixay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2940" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Piazza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinheiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.394" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tittel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jordan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rode" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.01.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDVHWQ4S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01861205v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bechmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00276" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857435v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018wr022905" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Rumpel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.028" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377287v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020590" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jawitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suresh C. Rao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph G. J&#228;ger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-4391-2017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01617122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.hs.09" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin B. Mcaleer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.091" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Beven" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Haygarth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4819-2016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.09" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194821v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTBRCFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12192" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-980PLJX4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017338" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175538v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Upegui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.04.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLZWNTCZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10432" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F32VW8KC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.07.048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571961v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cassidy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Ezzati" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ortega" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10803" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571982v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13703" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571974v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18955" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571967v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Turner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graeber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6390" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688221v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5683" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500787v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9917" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666519v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-470" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256975v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256947v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2392" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4394" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571989v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14526" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571993v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4280" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368415v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Latouche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767749v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510148v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510144v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malique" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242058v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113378v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1655.3287" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991601v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575281v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Selle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8247" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427775v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Touzeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Nardon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N&#233;delec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827907v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Peltier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03222753v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310865v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767764v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767757v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309206v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137647v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242053v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344157v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duval" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161978v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796106v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01325298v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSARD078" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04458256v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>