--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1440,563 +1440,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ångstrom-Depth Resolution with Chemical Specificity at the Liquid-Vapor Interface</w:t>
+                <w:t xml:space="preserve">Core-Level Photoelectron Angular Distributions at the Liquid–Vapor Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Filser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Trinter</w:t>
+                <w:t xml:space="preserve">Stephan Thürmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tillmann Buttersack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Trinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.156901⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.2c00678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088308v1</w:t>
+                <w:t xml:space="preserve">hal-03960464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-Level Photoelectron Angular Distributions at the Liquid–Vapor Interface</w:t>
+                <w:t xml:space="preserve">Ångstrom-Depth Resolution with Chemical Specificity at the Liquid-Vapor Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Filser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Buttersack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Thürmer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Trinter</w:t>
+                <w:t xml:space="preserve">F. Trinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (15), pp.156901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.2c00678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.156901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960464v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First (e,e) coincidence measurements on solvated sodium benzoate in water using a magnetic bottle time-of-flight spectrometer</w:t>
+                <w:t xml:space="preserve">Coupling a magnetic bottle multi-electron spectrometer with a liquid micro-jet device: a comprehensive study of solvated sodium benzoate at the O 1 s threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Huart</w:t>
+                <w:t xml:space="preserve">Marine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fournier</w:t>
+                <w:t xml:space="preserve">Lucie Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dupuy</w:t>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vacheresse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Reinhardt</w:t>
+                <w:t xml:space="preserve">Maximilian Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp02982k⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, pp.01009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202227301009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924407v1</w:t>
+                <w:t xml:space="preserve">hal-03924957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a magnetic bottle multi-electron spectrometer with a liquid micro-jet device: a comprehensive study of solvated sodium benzoate at the O 1 s threshold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First (e,e) coincidence measurements on solvated sodium benzoate in water using a magnetic bottle time-of-flight spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fournier</w:t>
+                <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Huart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dupuy</w:t>
+                <w:t xml:space="preserve">R. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+                <w:t xml:space="preserve">R. Vacheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Reinhardt</w:t>
+                <w:t xml:space="preserve">M. Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 273, pp.01009. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202227301009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cp02982k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924957v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron angular distributions as sensitive probes of surfactant layer structure at the liquid–vapor interface</w:t>
               </w:r>
@@ -2110,377 +2110,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray induced desorption and photochemistry in CO ice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex organic molecules in protoplanetary disks: X-ray photodesorption from methanol-containing ices. II. Mixed methanol-CO and methanol-H2O ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Basalgète</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Féraud</w:t>
+                <w:t xml:space="preserve">G. Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Romanzin</w:t>
+                <w:t xml:space="preserve">C. Romanzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Putaud</w:t>
+                <w:t xml:space="preserve">L. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (30), pp.15965-15979. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 647, pp.A36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP02670D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296409v1</w:t>
+                <w:t xml:space="preserve">hal-03158754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex organic molecules in protoplanetary disks: X-ray photodesorption from methanol-containing ices. II. Mixed methanol-CO and methanol-H2O ices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray induced desorption and photochemistry in CO ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Basalgète</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dupuy</w:t>
+                <w:t xml:space="preserve">M Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Féraud</w:t>
+                <w:t xml:space="preserve">G Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romanzin</w:t>
+                <w:t xml:space="preserve">C Romanzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Philippe</w:t>
+                <w:t xml:space="preserve">T Putaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 647, pp.A36. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (30), pp.15965-15979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02670D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158754v1</w:t>
+                <w:t xml:space="preserve">hal-03296409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex organic molecules in protoplanetary disks: X-ray photodesorption from methanol-containing ices. I. Pure methanol ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Basalgète</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romanzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2512,559 +2512,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core level photoelectron spectroscopy of heterogeneous reactions at liquid–vapor interfaces: Current status, challenges, and prospects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clemens Richter</w:t>
+                <w:t xml:space="preserve">Mechanism of Indirect Photon-Induced Desorption at the Water Ice Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Winter</w:t>
+                <w:t xml:space="preserve">M. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Meijer</w:t>
+                <w:t xml:space="preserve">X. Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Schlögl</w:t>
+                <w:t xml:space="preserve">P. Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154 (6), pp.060901. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (15), pp.156001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0036178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.156001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960457v1</w:t>
+                <w:t xml:space="preserve">hal-03217685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Indirect Photon-Induced Desorption at the Water Ice Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Dupuy</w:t>
+                <w:t xml:space="preserve">Core level photoelectron spectroscopy of heterogeneous reactions at liquid–vapor interfaces: Current status, challenges, and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Féraud</w:t>
+                <w:t xml:space="preserve">Bernd Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Michaut</w:t>
+                <w:t xml:space="preserve">Gerard Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marie-Jeanne</w:t>
+                <w:t xml:space="preserve">Robert Schlögl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (15), pp.156001. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (6), pp.060901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.156001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0036178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217685v1</w:t>
+                <w:t xml:space="preserve">hal-03960457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption of neutrals, cations, and anions from core-excited amorphous solid water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bertin</w:t>
+                <w:t xml:space="preserve">Electron-stimulated desorption from molecular ices in the sub-keV regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Romanzin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Haubner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Henrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-H Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baglin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5133156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0021832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510801v1</w:t>
+                <w:t xml:space="preserve">hal-02999499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-stimulated desorption from molecular ices in the sub-keV regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-H Fillion</w:t>
+                <w:t xml:space="preserve">Desorption of neutrals, cations, and anions from core-excited amorphous solid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Baglin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Romanzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 128, pp.17. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (5), pp.054711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0021832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5133156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999499v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum Ultraviolet Photodesorption and Photofragmentation of Formaldehyde-Containing Ices</w:t>
               </w:r>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Romanzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,90 +3197,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray photodesorption from water ice in protoplanetary disks and X-ray dominated regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hassenfratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2, pp.796-801. </w:t>
@@ -3800,51 +3800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Romanzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Atoms Molecules and Photons ECAMP14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vilnius (Lituanie), Lithuania</w:t>
@@ -3873,90 +3873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron radiation interaction with cryosorbed layers for astrochemical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Putaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4176,51 +4176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Journel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Azzouza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goldsztejn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaudoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0288672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Penent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lutet-Toti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Palaudoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w8nr-cmw1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Gholami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Buttersack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Richter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trinter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00151f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsveta Miteva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanit Saisopa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.21517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Blo&#223;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaak Unger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Walsh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c06436" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04687072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Palaudoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lablanquie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benbalagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ismail" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naitabdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad38f5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04687123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Hoek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Gerber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rapf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c00451" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04746507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gladich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53186-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04678845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51417-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04727813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Cablitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02212b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buttersack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.156901" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Th&#252;rmer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924407v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinhardt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02982k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Reinhardt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227301009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Filser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seidel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05621B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bertin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F&#233;raud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Romanzin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Putaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02670D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Basalg&#232;te" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960457v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Winter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meijer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schl&#246;gl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036178" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie-Jeanne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.156001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Romanzin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133156" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haubner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henrist" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H Fillion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baglin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassenfratz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0532-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730772" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Putaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731653" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mahboob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nishiguchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fujiwara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamaguchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960735" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442786v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Basalg&#232;te" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Torres-Diaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929089v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Putaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23732/CYRCP-2020-007.147" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Journel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Azzouza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goldsztejn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaudoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0288672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Penent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lutet-Toti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Palaudoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w8nr-cmw1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Gholami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Buttersack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Richter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trinter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00151f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsveta Miteva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanit Saisopa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.21517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Blo&#223;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaak Unger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Walsh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c06436" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04687072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Palaudoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lablanquie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benbalagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ismail" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naitabdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad38f5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04687123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Hoek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Gerber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rapf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c00451" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04746507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gladich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53186-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04678845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51417-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04727813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Cablitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02212b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Th&#252;rmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00678" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buttersack" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.156901" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Reinhardt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227301009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinhardt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02982k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Filser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seidel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05621B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Basalg&#232;te" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bertin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F&#233;raud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Romanzin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Putaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02670D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie-Jeanne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.156001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Winter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meijer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schl&#246;gl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036178" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haubner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henrist" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H Fillion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baglin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021832" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Romanzin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133156" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassenfratz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0532-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730772" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Putaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731653" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mahboob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nishiguchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fujiwara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamaguchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960735" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442786v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Basalg&#232;te" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Torres-Diaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929089v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Putaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23732/CYRCP-2020-007.147" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>