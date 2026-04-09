--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -520,1147 +520,1147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology control in thin films of PS: PLA homopolymer blends by dip-coating deposition</w:t>
+                <w:t xml:space="preserve">Cryogenic plasma-processed silicon microspikes as a high-performance anode material for lithium ion-batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexane Vital</w:t>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Vayer</w:t>
+                <w:t xml:space="preserve">Erwann Luais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 393, pp.127-133. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (15), pp.155103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.09.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4997713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561189v1</w:t>
+                <w:t xml:space="preserve">hal-01686032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic plasma-processed silicon microspikes as a high-performance anode material for lithium ion-batteries</w:t>
+                <w:t xml:space="preserve">Morphology control in thin films of PS: PLA homopolymer blends by dip-coating deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Sakai</w:t>
+                <w:t xml:space="preserve">Alexane Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Luais</w:t>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (15), pp.155103. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 393, pp.127-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4997713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.09.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686032v1</w:t>
+                <w:t xml:space="preserve">hal-01561189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of microplasma instabilities during DC operation of silicon based microhollow cathode devices</w:t>
+                <w:t xml:space="preserve">Elucidating the effects of gas flow rate on an SF6 inductively coupled plasma and on the silicon etch rate, by a combined experimental and theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Felix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+                <w:t xml:space="preserve">Stefan Tinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aubry</w:t>
+                <w:t xml:space="preserve">Erik Neyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Golda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25, pp.025021. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (38), pp.385201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/38/385201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287230v1</w:t>
+                <w:t xml:space="preserve">hal-01374746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of plasma-induced damage in porous low-k dielectrics by cryogenic precursor condensation</w:t>
+                <w:t xml:space="preserve">Origin of microplasma instabilities during DC operation of silicon based microhollow cathode devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Zhang</w:t>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Judith Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (17), pp.175203. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.025021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/17/175203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324407v1</w:t>
+                <w:t xml:space="preserve">hal-01287230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the effects of gas flow rate on an SF6 inductively coupled plasma and on the silicon etch rate, by a combined experimental and theoretical investigation</w:t>
+                <w:t xml:space="preserve">Mitigation of plasma-induced damage in porous low-k dielectrics by cryogenic precursor condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Tinck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (38), pp.385201. </w:t>
+              <w:t xml:space="preserve">, 2016, 49 (17), pp.175203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/38/385201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/17/175203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374746v1</w:t>
+                <w:t xml:space="preserve">hal-01324407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer masks for structured surface and plasma etching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single and multilayered materials processing by argon ion beam etching: study of ion angle incidence and defect formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sinturel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bahette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Ljazouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.01.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.095011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/25/9/095011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219273v1</w:t>
+                <w:t xml:space="preserve">hal-01217644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of silicon with SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; inductively coupled plasmas: a combined modelling and experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Polymer masks for structured surface and plasma etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/15/155204⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 332, pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135854v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and multilayered materials processing by argon ion beam etching: study of ion angle incidence and defect formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+                <w:t xml:space="preserve">Cryogenic etching of silicon with SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; inductively coupled plasmas: a combined modelling and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Walid Khalfaoui</w:t>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Ljazouli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25, pp.095011. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.155204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/25/9/095011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/15/155204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217644v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of poly(styrene) thin films and enhancement of cryogenic plasma etching resistance by ruthenium tetroxide vapor staining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexane Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sinturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1711,77 +1711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic etching processes applied to porous low-k materials using SF6/C4F8 plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Yatsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1839,2376 +1839,2376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma cryogenic etching of silicon: from the early days to today's advanced technologies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy Transferred From a Hot Nickel Target During Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Mokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/12/123001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.Plasma Science, IEEE Transactions on (Volume:PP Issue: 99 ). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2338742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959819v1</w:t>
+                <w:t xml:space="preserve">hal-01057286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Width dependent interaction of trench-like microdischarges arranged in sub-arrays on a single silicon based chip</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma cryogenic etching of silicon: from the early days to today's advanced technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/4/045012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.123001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/12/123001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021943v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Emission and Destruction Patterns on a Silicon-Based Microdischarge Array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Width dependent interaction of trench-like microdischarges arranged in sub-arrays on a single silicon based chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Felix</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schulz-von Der Gathen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.045012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/4/045012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2337657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01082634v1</w:t>
+                <w:t xml:space="preserve">hal-01021943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium oxide thin film growth by magnetron sputtering: Total energy flux and its relationship with the phase constitution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Circular Emission and Destruction Patterns on a Silicon-Based Microdischarge Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Boettner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vol 254 (2014), Volume 254, 15 September 2014, Pages 291-297. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.2646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.06.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2337657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01057278v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternated process for the deep etching of titanium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+                <w:t xml:space="preserve">Titanium oxide thin film growth by magnetron sputtering: Total energy flux and its relationship with the phase constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+                <w:t xml:space="preserve">A. Balhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/24/7/075021⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol 254 (2014), Volume 254, 15 September 2014, Pages 291-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015146v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transferred From a Hot Nickel Target During Magnetron Sputtering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dussart</w:t>
+                <w:t xml:space="preserve">Alternated process for the deep etching of titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.Plasma Science, IEEE Transactions on (Volume:PP Issue: 99 ). </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.075021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2338742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/24/7/075021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057286v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transferred to the substrate surface during reactive magnetron sputtering of aluminum in Ar/O2 atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 539, pp.88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.05.075⟩</w:t>
+              <w:t xml:space="preserve">, 2013, pp.547(2013) 44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839010v1</w:t>
+                <w:t xml:space="preserve">hal-00943789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and extinction phenomena in helium micro hollow cathode discharges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel amorphization-etch alternating process for Si(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Schwaederle</w:t>
+                <w:t xml:space="preserve">Nasreddine Mekkakia Maaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dufour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4858418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.045023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/23/4/045023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303176v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the energy flux at the substrate position during magnetron sputter deposition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113, pp.013305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4773103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Energy transferred to the substrate surface during reactive magnetron sputtering of aluminum in Ar/O2 atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Dussart</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 545, pp.44-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 539, pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00874718v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Damage Cryogenic Etching of Porous Organosilicate Low-k Materials Using SF6/O2/SiF4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+                <w:t xml:space="preserve">Ignition and extinction phenomena in helium micro hollow cathode discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schwaederle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (6), pp.N131. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (24), pp.243303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.001306jss⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4858418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831339v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">P.-A. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.547(2013) 44-49. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+              <w:t xml:space="preserve">, 2013, 545, pp.44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943789v1</w:t>
+                <w:t xml:space="preserve">in2p3-00874718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel amorphization-etch alternating process for Si(100)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Mekkakia Maaza</w:t>
+                <w:t xml:space="preserve">Low Damage Cryogenic Etching of Porous Organosilicate Low-k Materials Using SF6/O2/SiF4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Ljazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23, pp.045023. </w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (6), pp.N131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/23/4/045023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.001306jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831302v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of high aspect ratio monocrystalline silicon suspended nanobridges by low temperature alkaline treatment of dry etched trenches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Damage Free Cryogenic Etching of a Porous Organosilica Ultralow-k Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Ljazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3665217⟩</w:t>
+              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.N5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.007302ssl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655000v1</w:t>
+                <w:t xml:space="preserve">hal-00831289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dc micro-discharge arrays made in silicon using CMOS compatible technology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of high aspect ratio monocrystalline silicon suspended nanobridges by low temperature alkaline treatment of dry etched trenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/28/285202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1), pp.010601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3665217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00713105v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown study of dc silicon micro-discharge devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45, pp.065201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/45/6/065201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Free Cryogenic Etching of a Porous Organosilica Ultralow-k Film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Ljazouli</w:t>
+                <w:t xml:space="preserve">Study of dc micro-discharge arrays made in silicon using CMOS compatible technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.285202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/28/285202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.007302ssl⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00831289v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing dusty-plasma/surface interactions with a heat flux microsensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Abolmasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Torres Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.100, 1, 011601. </w:t>
@@ -4240,1791 +4240,1791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating SiCl4/O2 passivation steps with SF6 etch steps for silicon deep etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of submicron deep trench profiles with the STiGer cryoetching process: reduction of defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
+                <w:t xml:space="preserve">Wassim Kafrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21, pp.065015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 21, pp.085005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/8/085005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655003v1</w:t>
+                <w:t xml:space="preserve">hal-00655002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalloping removal on DRIE via using low concentrated alkaline solutions at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 170 (1-2), pp.114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.028⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of submicron deep trench profiles with the STiGer cryoetching process: reduction of defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Alternating SiCl4/O2 passivation steps with SF6 etch steps for silicon deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Kafrouni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21, pp.085005. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 21, pp.065015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00655002v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and simulation of a micro-discharge with limited cathode area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep GaN etching by inductively coupled plasma and induced surface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N Sadeghi</w:t>
+                <w:t xml:space="preserve">Aline Meritan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00273-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (5), pp.1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3478674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303159v2</w:t>
+                <w:t xml:space="preserve">hal-00519022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF impedance measurements of DC atmospheric micro-discharges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">On the measurement of energy fluxes in plasmas using a calorimetric probe and a thermopile sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00274-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (46), pp.465201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/46/465201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303158v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated micro-plasmas in silicon operating in helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study and simulation of a micro-discharge with limited cathode area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Pitchford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 60, pp.601-608. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00272-7⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 60, pp.565-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00273-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303160v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF impedance measurements of DC atmospheric micro-discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Goeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 60, pp.449. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+              <w:t xml:space="preserve">, 2010, 60, pp.449-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00274-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655011v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive measurements of the energy transferred during plasma sputter deposition of metals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated micro-plasmas in silicon operating in helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (6), pp.65202. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60, pp.601-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/6/065202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00272-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569757v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep GaN etching by inductively coupled plasma and induced surface defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
+                <w:t xml:space="preserve">RF impedance measurements of DC atmospheric micro-discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Goeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3478674⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60, pp.449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00274-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519022v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the measurement of energy fluxes in plasmas using a calorimetric probe and a thermopile sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+                <w:t xml:space="preserve">Highly sensitive measurements of the energy transferred during plasma sputter deposition of metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a L Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Stahl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dussart</w:t>
+                <w:t xml:space="preserve">R Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Wolter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 43 (46), pp.465201. </w:t>
+              <w:t xml:space="preserve">, 2010, 43 (6), pp.65202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/46/465201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/6/065202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569747v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of n-type silicon with p+ doped walls with the TGZM process through the Al/Si eutectic alloy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ x-ray photoelectron spectroscopy analysis of SiOxFy passivation layer obtained in a SF6/O-2 cryoetching process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+                <w:t xml:space="preserve">J. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.04.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (7), pp.071501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3085957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413753v1</w:t>
+                <w:t xml:space="preserve">hal-00432322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ x-ray photoelectron spectroscopy analysis of SiOxFy passivation layer obtained in a SF6/O-2 cryoetching process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Dussart</w:t>
+                <w:t xml:space="preserve">Cryogenic etching of n-type silicon with p+ doped walls with the TGZM process through the Al/Si eutectic alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.Y. Duluard</w:t>
+                <w:t xml:space="preserve">B. Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86, pp.2262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3085957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00432322v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ x-ray photoelectron spectroscopy analysis of SiOxFy passivation layer obtained in a SF6/O2 cryoetching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.071501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3085957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365892v1</w:t>
@@ -6035,103 +6035,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral species in inductively coupled SF6/SiCl4 plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.115206</w:t>
@@ -6160,103 +6160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the addition of SF6 and N2 in inductively coupled SiCl4 plasma for GaN etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24, pp.075022. </w:t>
@@ -6300,1312 +6300,1312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurements of the energy flux due to chemical reactions at the surface of a silicon sample interacting with a SF6 plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Cryogenic Processes Involving SF6, O2, and SiF4 for Silicon Deep Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Bedra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+                <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93, pp.131502. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (3), pp.D187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2995988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.2826280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336392v1</w:t>
+                <w:t xml:space="preserve">hal-00349343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of limiting the cathode surface on direct current microhollow cathode discharge in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93, pp.071508. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2966144⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 93 (071508), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2966144͔⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349341v1</w:t>
+                <w:t xml:space="preserve">hal-01303157v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO2 passivating chemistry for silicon cryogenic deep etching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct measurements of the energy flux due to chemical reactions at the surface of a silicon sample interacting with a SF6 plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/17/4/045008⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.131502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2995988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00349344v1</w:t>
+                <w:t xml:space="preserve">hal-00336392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of limiting the cathode surface on direct current microhollow cathode discharge in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93 (071508), </w:t>
+              <w:t xml:space="preserve">, 2008, 93, pp.071508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2966144͔⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2966144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303157v3</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Cryogenic Processes Involving SF6, O2, and SiF4 for Silicon Deep Etching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">SO2 passivating chemistry for silicon cryogenic deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.045008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/17/4/045008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.2826280⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349343v1</w:t>
+                <w:t xml:space="preserve">hal-00349344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon cryo-etching of deep holes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The passivation layer formation in the cryo-etching plasma process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 84, pp.1120. </w:t>
+              <w:t xml:space="preserve">, 2007, 84, pp.1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.01.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365907v1</w:t>
+                <w:t xml:space="preserve">hal-00365894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The passivation layer formation in the cryo-etching plasma process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon cryo-etching of deep holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 84, pp.1128. </w:t>
+              <w:t xml:space="preserve">, 2007, 84, pp.1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.01.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.01.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365894v1</w:t>
+                <w:t xml:space="preserve">hal-00365907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation threshold in silicon etching at cryogenic temperatures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CURRENT DISTRIBUTION OF AC SURFACE DISCHARGES AND ASSOCIATED CHEMISTRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64 (7-9), pp.477-484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365909v1</w:t>
+                <w:t xml:space="preserve">hal-00221383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CURRENT DISTRIBUTION OF AC SURFACE DISCHARGES AND ASSOCIATED CHEMISTRY</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidation threshold in silicon etching at cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (4), pp.1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.2210946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00221383v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic system for plasma/surface energy transfer characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7656,103 +7656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin, control and elimination of undercut in silicon deep plasma etching in the cryogenic process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Aachboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 77, pp.327-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7777,103 +7777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiOxFy passivation layer in silicon cryoetching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 98, pp.104901-10</w:t>
@@ -7928,51 +7928,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claquage aux distances sub-micromètrique : si Paschen avait su</w:t>
+                <w:t xml:space="preserve">Statistical study of Argon breakdown in a controlled nanometer electrode gap, and the evidence of field emission effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonifaci</w:t>
@@ -8007,97 +8007,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t>
+              <w:t xml:space="preserve">78</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325821v1</w:t>
+                <w:t xml:space="preserve">hal-05325680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of experimental breakdown within controlled nanometer scale electrode gaps: evidence of elementary mechanisms</w:t>
+                <w:t xml:space="preserve">Claquage aux distances sub-micromètrique : si Paschen avait su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonifaci</w:t>
@@ -8132,97 +8147,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pulsed Power Plasma Science Conference (PPPS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126917v1</w:t>
+                <w:t xml:space="preserve">hal-05325821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of Argon breakdown in a controlled nanometer electrode gap, and the evidence of field emission effect</w:t>
+                <w:t xml:space="preserve">Study of experimental breakdown within controlled nanometer scale electrode gaps: evidence of elementary mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonifaci</w:t>
@@ -8257,763 +8272,748 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">IEEE Pulsed Power Plasma Science Conference (PPPS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325680v1</w:t>
+                <w:t xml:space="preserve">hal-05126917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced physisorption of CF radicals on Si surfaces cooled at cryogenic temperature and application to deep etching</w:t>
+                <w:t xml:space="preserve">Optical emission spectroscopy analysis of Hydrogen Hβ spectral line in confined plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Nos</w:t>
+                <w:t xml:space="preserve">Elane Kouadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cunge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Kogelschatz</w:t>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hokkaïdo, Japan</w:t>
+              <w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805187v1</w:t>
+                <w:t xml:space="preserve">hal-04606149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of SiOxFy and SiO2 in SF6/H2 plasma</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SiC plasma etching technology processes for power and optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dry Process Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, New Chitose, Japan</w:t>
+              <w:t xml:space="preserve">PESM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMEC Belgium, Jun 2024, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824284v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC plasma etching technology processes for power and optoelectronic devices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced physisorption of CF radicals on Si surfaces cooled at cryogenic temperature and application to deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+                <w:t xml:space="preserve">Jack Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kogelschatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PESM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMEC Belgium, Jun 2024, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Symposium on Dry Process (DPS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hokkaïdo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797018v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gravure plasma, une étape critique dans la technologie SiC. Mécanismes physico-chimiques et applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryogenic etching of SiOxFy and SiO2 in SF6/H2 plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Renatech Litho/Gravure 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valbonne, France</w:t>
+              <w:t xml:space="preserve">Dry Process Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, New Chitose, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799422v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical emission spectroscopy analysis of Hydrogen Hβ spectral line in confined plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+                <w:t xml:space="preserve">La gravure plasma, une étape critique dans la technologie SiC. Mécanismes physico-chimiques et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Stolz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t>
+              <w:t xml:space="preserve">Journées Renatech Litho/Gravure 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606149v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical emission spectroscopy spatial characterization of a silicon based Micro Hollow Cathode Discharge operating in Helium in DC regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elane Kouadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9189,64 +9189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication process and first charactesisation of novel silicon-based microplasma reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elane Kouadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9304,994 +9304,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Etching of Gallium Nitride (GaN) using fluorinated chemistry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical mechanisms involved in silicon based plasma microreactors operating in DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Symposium on Dry Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Japan</w:t>
+              <w:t xml:space="preserve">5th Asia Pacific Conference on Plasma Physics (AAPPS-DPP2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Asia-Pacific Physical Societies and Division of Plasma Physics, Sep 2021, online - Kyushu University, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539418v1</w:t>
+                <w:t xml:space="preserve">hal-03355293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in micro-discharges ‒ sources and diagnostics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khacef</w:t>
+                <w:t xml:space="preserve">Atomic Layer Etching of Gallium Nitride (GaN) using fluorinated chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGK Colloquium - Transient Atmospheric Plasmas: from plasmas to liquids to solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">42nd International Symposium on Dry Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218025v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer etching of Gallium Nitride (GaN) using SF6 and Ar plasmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+                <w:t xml:space="preserve">Recent advances in micro-discharges ‒ sources and diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bonifaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
+              <w:t xml:space="preserve">MGK Colloquium - Transient Atmospheric Plasmas: from plasmas to liquids to solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539383v1</w:t>
+                <w:t xml:space="preserve">hal-03218025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiOxFy layer deposition for cryogenic nanoscale etching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Atomic layer etching of Gallium Nitride (GaN) using SF6 and Ar plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539368v1</w:t>
+                <w:t xml:space="preserve">hal-03539383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma cryogenic etching : benefits of cooling the substrate at a low temperature in etching process technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">SiOxFy layer deposition for cryogenic nanoscale etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Symposium on Dry Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Japan</w:t>
+              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539474v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mechanisms involved in silicon based plasma microreactors operating in DC</w:t>
+                <w:t xml:space="preserve">Plasma cryogenic etching : benefits of cooling the substrate at a low temperature in etching process technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubry</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Asia Pacific Conference on Plasma Physics (AAPPS-DPP2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Asia-Pacific Physical Societies and Division of Plasma Physics, Sep 2021, online - Kyushu University, Japan</w:t>
+              <w:t xml:space="preserve">42nd International Symposium on Dry Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355293v1</w:t>
+                <w:t xml:space="preserve">hal-03539474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études Spectroscopiques Aux Petites Échelles de Décharges à Haute Pression~: Intérêt Des Transitions Résonantes</w:t>
+                <w:t xml:space="preserve">Resonance Broadening as a Valuable Diagnostic to Study Atmospheric Pressure Plasma \textendash ~Application to Micro-Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecile Pichard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Technologique Du Reseau Des Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t>
+              <w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049312v1</w:t>
+                <w:t xml:space="preserve">hal-03049314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance Broadening as a Valuable Diagnostic to Study Atmospheric Pressure Plasma \textendash ~Application to Micro-Plasmas</w:t>
+                <w:t xml:space="preserve">Études Spectroscopiques Aux Petites Échelles de Décharges à Haute Pression~: Intérêt Des Transitions Résonantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Michaud</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">Ecole Technologique Du Reseau Des Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049314v1</w:t>
+                <w:t xml:space="preserve">hal-03049312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Plasma DC Source in the Micro Scale Elaborated by Micro-Nanotechnologies</w:t>
               </w:r>
@@ -10303,51 +10303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10513,277 +10513,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic process for Atomic Layer Etching</w:t>
+                <w:t xml:space="preserve">Atomic Layer Etching at cryogenic temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kumiko Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Plasma Thin Film International Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311291v1</w:t>
+                <w:t xml:space="preserve">hal-02311323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Etching at cryogenic temperature</w:t>
+                <w:t xml:space="preserve">Cryogenic process for Atomic Layer Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Antoun</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Thin Film International Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311323v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processes applied to SiO2 cryo-atomic layer etching</w:t>
               </w:r>
@@ -10808,51 +10808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahara Shigeru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11149,77 +11149,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumiko Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Atomic Layer Deposition - 6th International Atomic Layer Etching Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Seattle, United States</w:t>
@@ -11242,1385 +11242,1385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk micromachined Titanium MEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude par spectroscopie d'émission de la température du gaz à l'intérieur et au voisinage d'une micro-cavité plasma (MHCD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Bécan</w:t>
+                <w:t xml:space="preserve">Goran Sretenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Rousset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maïté Do Vale</w:t>
+                <w:t xml:space="preserve">V Schulz-von Der Gathen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th NAMIS Workshop (NAMIS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">14e Journées du Réseau Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306373v1</w:t>
+                <w:t xml:space="preserve">hal-01974867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-k material cryoetch using high boiling point organic compounds to reduce plasma induced damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulk micromachined Titanium MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Bécan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Edmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Chanson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Liping Zhang</w:t>
+                <w:t xml:space="preserve">Nathalie Isac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Do Vale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Symposium on Dry Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nagoya, France</w:t>
+              <w:t xml:space="preserve">16th NAMIS Workshop (NAMIS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311275v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial Electric Field Characterization Of Plasmas Using An Optical Probe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-k material cryoetch using high boiling point organic compounds to reduce plasma induced damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+                <w:t xml:space="preserve">Romain Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t>
+              <w:t xml:space="preserve">40th International Symposium on Dry Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nagoya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018204v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optical probe for dielectric barrier discharge analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Vectorial Electric Field Characterization Of Plasmas Using An Optical Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Aljammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t>
+              <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017951v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of SiF4 physisorption in the cryogenic etching process of silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tahara Shigeru</w:t>
+                <w:t xml:space="preserve">Electro-optical probe for dielectric barrier discharge analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Symposium on Dry Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311267v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium-based MEMS: Application for a novel implantable feedthrough using TTV (Through Titanium Vias) technologies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The role of SiF4 physisorption in the cryogenic etching process of silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahara Shigeru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Micro/Nano-Electronics Packaging and Assembly, Design and Manufacturing Forum (MiNaPAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">40th International Symposium on Dry Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306370v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma properties of DC silicon based micro hollow cavity discharge (MHCD) operating in various gases - a spectroscopic study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Michaud</w:t>
+                <w:t xml:space="preserve">Titanium-based MEMS: Application for a novel implantable feedthrough using TTV (Through Titanium Vias) technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Lazzaroni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t>
+              <w:t xml:space="preserve">6th Micro/Nano-Electronics Packaging and Assembly, Design and Manufacturing Forum (MiNaPAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131687v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-etching mechanism characterization by in-situ spectroscopic ellipsometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Plasma properties of DC silicon based micro hollow cavity discharge (MHCD) operating in various gases - a spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Fest 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311254v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par spectroscopie d'émission de la température du gaz à l'intérieur et au voisinage d'une micro-cavité plasma (MHCD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Michaud</w:t>
+                <w:t xml:space="preserve">Cryo-etching mechanism characterization by in-situ spectroscopic ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Journées du Réseau Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Surface Fest 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974867v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration of titanium for implantable components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microdischarge integration on silicon based devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306063v1</w:t>
+                <w:t xml:space="preserve">hal-01686038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdischarge integration on silicon based devices</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructuration of titanium for implantable components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686038v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Damage etching of highly porous OSG low-k dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Baklanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12714,51 +12714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Dry Process 2016 (DPS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12796,51 +12796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic processes for advanced material plasma etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12878,103 +12878,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gas and surface temperatures during cryogenic etching of silicon with SF6/O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Neyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bochum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12999,103 +12999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of cryogenic etching of silicon and porous low-dielectric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Neyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Dry Process 2016 (DPS2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13146,77 +13146,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t>
@@ -13239,8941 +13239,8941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoetching processes applied to ULK material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Low damage cryoetching of low-K materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Dussarat</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Dry process </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Awaji, Japan</w:t>
+              <w:t xml:space="preserve">SPIE Advanced Lithography 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287233v1</w:t>
+                <w:t xml:space="preserve">hal-01151543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC and AC microplasmas on silicon : performances and limitations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubry</w:t>
+                <w:t xml:space="preserve">A novel low temperature etch approach to reduce ULK plasma damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Ljazouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian-European Plasma Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masaru Hori, Sep 2015, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtecnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217651v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk titanium deep etching by plasma processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cryogenic Etching of Silicon with SF6/O2/SiF4 plasmas: a modeling and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Neyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 20th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166023v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoetching processes applied to ULK material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Limitation of surface defects in deep GaN etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Dry Process (DPS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Awaji Island, Japan</w:t>
+              <w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228477v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition phase of a silicon-based microdischarge array with excitation by burst waveforms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduction of plasma induced damage in cryogenic etching of low-k materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dussarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Newark, United States</w:t>
+              <w:t xml:space="preserve">4th French Symposium on Emerging Technologies for micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166021v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of silicon with SF6/O2/SiF4 plasmas: a modelling and experimental study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Ignition phase of a silicon-based microdischarge array with excitation by burst waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schulz-von Der Gathen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">International workshop on microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Newark, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228451v1</w:t>
+                <w:t xml:space="preserve">hal-01166021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of plasma induced damage of porous low-k materials using a cryogenic etching process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cryoetching processes applied to ULK material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dussarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Dry process </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Awaji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228448v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface state improvement in GaN deep etching for power electronics applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
+                <w:t xml:space="preserve">DC and AC microplasmas on silicon : performances and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Dry Process (DPS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Awaji Island, Japan</w:t>
+              <w:t xml:space="preserve">Asian-European Plasma Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masaru Hori, Sep 2015, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228470v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy flux diagnostics in thin film deposition by magnetron sputtering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+                <w:t xml:space="preserve">Bulk titanium deep etching by plasma processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXII International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">, 20th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290726v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Cryogenic Etching: from 3D Integration to Low-k Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cryoetching processes applied to ULK material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Dry Process (DPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Awaji Island, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151533v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic Etching of Porous Organosilicate Low-k Materials: Fluorine based plasma analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cryogenic etching of silicon with SF6/O2/SiF4 plasmas: a modelling and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Neyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151528v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicronic etched features of silicon with high aspect ratio obtained by cryogenic plasma deep-etching through perforated polymer thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of plasma induced damage of porous low-k materials using a cryogenic etching process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San francisco, United States</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151542v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and instabilities of silicon based microdischarges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubry</w:t>
+                <w:t xml:space="preserve">Surface state improvement in GaN deep etching for power electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Newark, United States</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Dry Process (DPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Awaji Island, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166019v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and limitations of DC microdischarges on silicon platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy flux diagnostics in thin film deposition by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mokh Mariem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">XXXII International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166022v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY DEEP ETCHING OF BULK TITANIUM BY PLASMA PROCESSES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Plasma Cryogenic Etching: from 3D Integration to Low-k Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
+              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228465v1</w:t>
+                <w:t xml:space="preserve">hal-01151533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of porous organosilicate low-k materials: Reduction of plasma induced damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Cryogenic Etching of Porous Organosilicate Low-k Materials: Fluorine based plasma analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228458v1</w:t>
+                <w:t xml:space="preserve">hal-01151528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of surface defects in deep GaN etching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Submicronic etched features of silicon with high aspect ratio obtained by cryogenic plasma deep-etching through perforated polymer thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gosset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
+              <w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228462v1</w:t>
+                <w:t xml:space="preserve">hal-01151542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of plasma induced damage in cryogenic etching of low-k materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">DRY DEEP ETCHING OF BULK TITANIUM BY PLASMA PROCESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th French Symposium on Emerging Technologies for micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
+              <w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277115v1</w:t>
+                <w:t xml:space="preserve">hal-01228465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel low temperature etch approach to reduce ULK plasma damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Cryogenic etching of porous organosilicate low-k materials: Reduction of plasma induced damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtecnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151524v1</w:t>
+                <w:t xml:space="preserve">hal-01228458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low damage cryoetching of low-K materials</w:t>
+                <w:t xml:space="preserve">Performances and limitations of DC microdischarges on silicon platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Floriane Leroy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Advanced Lithography 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San José, United States</w:t>
+              <w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151543v1</w:t>
+                <w:t xml:space="preserve">hal-01166022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic Etching of Silicon with SF6/O2/SiF4 plasmas: a modeling and experimental study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances and instabilities of silicon based microdischarges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">International workshop on microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Newark, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151530v1</w:t>
+                <w:t xml:space="preserve">hal-01166019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of GaN Deep Etched Surface State by Fluorination Dedicated to Power Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Cryoetching of Silicon and Advanced Materials for 3D Interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">226th meeting of the Electrochemical Society</w:t>
+              <w:t xml:space="preserve">226th meeting of the Electroschemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151851v1</w:t>
+                <w:t xml:space="preserve">hal-01151844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of submicronic features in silicon using masks based on porous polymer films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Improvement of GaN Deep Etched Surface State by Fluorination Dedicated to Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">226th meeting of the Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151839v1</w:t>
+                <w:t xml:space="preserve">hal-01151851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic investigations of transient processes in micro-cavity discharge reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Greb</w:t>
+                <w:t xml:space="preserve">Cryogenic etching of submicronic features in silicon using masks based on porous polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Non-equilibrium Plasmas and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">226th meeting of the Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006368v1</w:t>
+                <w:t xml:space="preserve">hal-01151839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of energy transfers at the substrate during “transition steps” in magnetron sputter deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecas</w:t>
+                <w:t xml:space="preserve">Spectroscopic investigations of transient processes in micro-cavity discharge reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schulz-von Der Gathen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boettner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Greb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Plasma Surface Engineering PSE 2014 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Non-equilibrium Plasmas and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289446v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale etching of holes by cryogenic silicon etching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+                <w:t xml:space="preserve">Study of energy transfers at the substrate during “transition steps” in magnetron sputter deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mariem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Gernoble, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Plasma Surface Engineering PSE 2014 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057242v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low damage cryogenic etching of low-K materials for advanced interconnects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiscale etching of holes by cryogenic silicon etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Gernoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006369v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicrometric structured silicon surfaces obtained from polymer blend film by silica replication and cryogenic plasma etching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Low damage cryogenic etching of low-K materials for advanced interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Baklanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Goodyear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057586v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface fluorination on GaN deep dry etching defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submicrometric structured silicon surfaces obtained from polymer blend film by silica replication and cryogenic plasma etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gosset</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057239v1</w:t>
+                <w:t xml:space="preserve">hal-01057586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma cryoetching processes for silicon and advanced materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effect of surface fluorination on GaN deep dry etching defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microelectronics and Plasma Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Gunsan, South Korea</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057585v1</w:t>
+                <w:t xml:space="preserve">hal-01057239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoetching of Silicon and Advanced Materials for 3D Interconnects</w:t>
+                <w:t xml:space="preserve">Plasma cryoetching processes for silicon and advanced materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">226th meeting of the Electroschemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference on Microelectronics and Plasma Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Gunsan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151844v1</w:t>
+                <w:t xml:space="preserve">hal-01057585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium deep etching for medical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">RF diagnostics performed on DC Microplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schulz-von Der Gathen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057236v1</w:t>
+                <w:t xml:space="preserve">hal-01056614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma deep etching of silicon, titanium and gallium nitride for microtechnology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radio Frequency Diagnostics of Microplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Goeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, United States</w:t>
+              <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006364v1</w:t>
+                <w:t xml:space="preserve">hal-00831368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Free Cryogenic Etching of Ultra Low-k Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
+                <w:t xml:space="preserve">Deep etching processes for silicon micro- and nano-machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Interconnect Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Le Studium workshop : Bottom-up approaches to nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056603v1</w:t>
+                <w:t xml:space="preserve">hal-00831360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated microplasmas on silicon: performances and limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducible process for Titanium deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056618v1</w:t>
+                <w:t xml:space="preserve">hal-00831358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of cryogenic plasma etching for microtechnology and advanced CMOS manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducible process for titanium deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831344v1</w:t>
+                <w:t xml:space="preserve">hal-01057233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible process for titanium deep etching</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated microplasmas on silicon: performances and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057233v1</w:t>
+                <w:t xml:space="preserve">hal-01056618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep etching processes for silicon micro- and nano-machining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+                <w:t xml:space="preserve">Damage Free Cryogenic Etching of Ultra Low-k Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Baklanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium workshop : Bottom-up approaches to nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">International Interconnect Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831360v1</w:t>
+                <w:t xml:space="preserve">hal-01056603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible process for Titanium deep etching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Plasma deep etching of silicon, titanium and gallium nitride for microtechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831358v1</w:t>
+                <w:t xml:space="preserve">hal-01006364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma surface interactions in deep dry etching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Titanium deep etching for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on particle - surface interactions : from surface analysis to materials processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831337v1</w:t>
+                <w:t xml:space="preserve">hal-01057236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Diagnostics of Ceramic MHCDs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of cryogenic plasma etching for microtechnology and advanced CMOS manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Pékin, China</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831354v1</w:t>
+                <w:t xml:space="preserve">hal-00831344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Causes of the Destruction of MHCD Sources During Operation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Felix</w:t>
+                <w:t xml:space="preserve">Plasma surface interactions in deep dry etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Pékin, China</w:t>
+              <w:t xml:space="preserve">Workshop on particle - surface interactions : from surface analysis to materials processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831363v1</w:t>
+                <w:t xml:space="preserve">hal-00831337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Diagnostics of Microplasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic Diagnostics of Ceramic MHCDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Schulz-von Der Gathen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Schulz-von Der Gathen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microplasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831362v1</w:t>
+                <w:t xml:space="preserve">hal-00831354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy flux measurements at the substrate deposition during reactive and non-reactive magnetron sputter deposition processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+                <w:t xml:space="preserve">On Causes of the Destruction of MHCD Sources During Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166024v1</w:t>
+                <w:t xml:space="preserve">hal-00831363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry deep etching of GaN wide-bandgap semiconductor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">RF Diagnostics of Microplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schulz-von Der Gathen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056606v1</w:t>
+                <w:t xml:space="preserve">hal-00831362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry deep etching of GaN wide band-gap Semiconductor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+                <w:t xml:space="preserve">Energy flux measurements at the substrate deposition during reactive and non-reactive magnetron sputter deposition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057235v1</w:t>
+                <w:t xml:space="preserve">hal-01166024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep etching of gallium nitride by chlorine based plasma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Dry deep etching of GaN wide-bandgap semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Technologies Emergentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
+              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831346v1</w:t>
+                <w:t xml:space="preserve">hal-01056606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF diagnostics performed on DC Microplasmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+                <w:t xml:space="preserve">Dry deep etching of GaN wide band-gap Semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Schulz-von Der Gathen</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056614v1</w:t>
+                <w:t xml:space="preserve">hal-01057235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Frequency Diagnostics of Microplasmas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep etching of gallium nitride by chlorine based plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Félix</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Technologies Emergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831368v1</w:t>
+                <w:t xml:space="preserve">hal-00831346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep GaN Etching : Role of SiCl4 in Plasma Chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
+                <w:t xml:space="preserve">Advantages of energy influx measurements in low pressure plasma processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747746v1</w:t>
+                <w:t xml:space="preserve">hal-00831371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and limitations of microplasma arrays on silicon operating in DC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Felix</w:t>
+                <w:t xml:space="preserve">Optimization of STiGer process used to etch high aspect ratio silicon microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747741v1</w:t>
+                <w:t xml:space="preserve">hal-00747743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage free cryogenic etching of porous organosilicate low-k films for advanced interconnect application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Ljazouli</w:t>
+                <w:t xml:space="preserve">Investigations in SF6 and Cl2/Ar plasmas used for titanium deep etching by means of mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
+              <w:t xml:space="preserve">ESCAMPIG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747749v1</w:t>
+                <w:t xml:space="preserve">hal-00831352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations in SF6 and Cl2/Ar plasmas used for titanium deep etching by means of mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Deep GaN Etching : Role of SiCl4 in Plasma Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal</w:t>
+              <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831352v1</w:t>
+                <w:t xml:space="preserve">hal-00747746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of microplasma arrays on Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage free cryogenic etching of porous organosilicate low-k films for advanced interconnect application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Ljazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Physics of Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707932v1</w:t>
+                <w:t xml:space="preserve">hal-00747749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of microdicharges in silicon operating in DC for medical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Development and limitations of microplasma arrays on silicon operating in DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Plasma Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831349v1</w:t>
+                <w:t xml:space="preserve">hal-00747741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de matrices de micro plasmas sur silicium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Development of microdicharges in silicon operating in DC for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIeme congrès de la division Plasmas de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Plasma Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707935v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated microplasmas on silicon: a new tool for lab-on-a-chip applications</w:t>
+                <w:t xml:space="preserve">Development and characterization of microplasma arrays on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cells On Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Physics of Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707933v1</w:t>
+                <w:t xml:space="preserve">hal-00707932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of black silicon by cryogenic plasma etching processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de matrices de micro plasmas sur silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro- and Nano-Engineering (MNE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIIeme congrès de la division Plasmas de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831357v1</w:t>
+                <w:t xml:space="preserve">hal-00707935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of microdicharge arrays in silicon operating in DC and AC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Integrated microplasmas on silicon: a new tool for lab-on-a-chip applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Society/International Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Cancer Cells On Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831351v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced/unbalanced planar magnetron plasma behaviour. Microscopic analysis by PIC-MCC modelling of the ion flux on thermal probes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+                <w:t xml:space="preserve">Formation of black silicon by cryogenic plasma etching processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Mekkakia Maaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Plasma Surface Engineering PSE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Micro- and Nano-Engineering (MNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288936v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of STiGer process used to etch high aspect ratio silicon microstructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
+                <w:t xml:space="preserve">Balanced/unbalanced planar magnetron plasma behaviour. Microscopic analysis by PIC-MCC modelling of the ion flux on thermal probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
+              <w:t xml:space="preserve">13th International Conference on Plasma Surface Engineering PSE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747743v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of energy influx measurements in low pressure plasma processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dolique</w:t>
+                <w:t xml:space="preserve">Development of microdicharge arrays in silicon operating in DC and AC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">European Physical Society/International Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831371v1</w:t>
+                <w:t xml:space="preserve">hal-00831351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ignition and the extinction of a Micro Hollow Cathode Discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy influx measurements in low pressure plasmas for material processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation, and Magnetron, Ion Processing and Arc Technologies European Conference, ITFPC-MIATEC 2011 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707924v1</w:t>
+                <w:t xml:space="preserve">hal-01289043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining a smooth surface after deep GaN etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of Silicon based micro discharge plasma arrays in Direct Current (DC) at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696419v1</w:t>
+                <w:t xml:space="preserve">hal-00707925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Obtaining a smooth surface after deep GaN etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC-WASMPE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696418v1</w:t>
+                <w:t xml:space="preserve">hal-00696419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct energy influx measurements between a biased substrate and a low pressure plasma</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">HeteroSiC-WASMPE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707930v1</w:t>
+                <w:t xml:space="preserve">hal-00696418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro plasma reactor arrays made in silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Characterization of the ignition and the extinction of a Micro Hollow Cathode Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Schulz-von Der Gathen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707927v1</w:t>
+                <w:t xml:space="preserve">hal-00707924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Gallium Nitride Etching: ways to avoid etching defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro plasma reactor arrays made in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boettner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schulz-von Der Gathen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Advanced Plasma Science and its Applications for Nitrides and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696396v1</w:t>
+                <w:t xml:space="preserve">hal-00707927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy influx measurements in low pressure plasmas for material processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Direct energy influx measurements between a biased substrate and a low pressure plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation, and Magnetron, Ion Processing and Arc Technologies European Conference, ITFPC-MIATEC 2011 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289043v1</w:t>
+                <w:t xml:space="preserve">hal-00707930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Silicon based micro discharge plasma arrays in Direct Current (DC) at atmospheric pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+                <w:t xml:space="preserve">Deep Gallium Nitride Etching: ways to avoid etching defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Advanced Plasma Science and its Applications for Nitrides and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707925v1</w:t>
+                <w:t xml:space="preserve">hal-00696396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcathode sustained discharges using Si integrated micro-reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Microcathode sustained discharges using Si integrated micro-discharges arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707929v1</w:t>
+                <w:t xml:space="preserve">hal-00707926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcathode sustained discharges using Si integrated micro-discharges arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Microcathode sustained discharges using Si integrated micro-reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, France, France</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707926v1</w:t>
+                <w:t xml:space="preserve">hal-00707929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep etching of bulk titanium by plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Kafrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22215,103 +22215,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STiGer process for silicon deep etching: extended scalloping reduction on submicron trenches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Kafrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
@@ -22340,103 +22340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep silicon etching of 0.8 µm to hundreds of microns wide trenches with the STiGer process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Kafrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 58th International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t>
@@ -22465,77 +22465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct energy influx measurements in high power impulse sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balharmi A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanos Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22584,480 +22584,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravure du GaN pour la prochaine génération de diodes Schottky</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of an MHCD operating in He using optical and electrical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MNTS 12-20, Minatec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Diagnostics Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487358v1</w:t>
+                <w:t xml:space="preserve">hal-00487365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and extinction of a Micro Hollow Cathode Discharge operating in DC regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravure du GaN pour la prochaine génération de diodes Schottky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">Workshop MNTS 12-20, Minatec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696390v1</w:t>
+                <w:t xml:space="preserve">hal-00487358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Diagnostics of Atmospheric Pressure Micro-Plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Ignition and extinction of a Micro Hollow Cathode Discharge operating in DC regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Germany</w:t>
+              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487366v1</w:t>
+                <w:t xml:space="preserve">hal-00696390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3RD WORKSHOP ON PLASMA ETCH AND STRIP IN MICROELECTRONICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, France</w:t>
@@ -23099,90 +23099,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro Hollow Cathode Discharge Arrays in silicon devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
@@ -23205,428 +23205,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'une sonde calorimétrique et d'un capteur à thermopile pour la mesure des transferts d'énergie plasma basse pression/surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mathias</w:t>
+                <w:t xml:space="preserve">RF Diagnostics of Atmospheric Pressure Micro-Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.755-760</w:t>
+              <w:t xml:space="preserve">Diagnostics Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504417v1</w:t>
+                <w:t xml:space="preserve">hal-00487366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Microdécharges en France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison d'une sonde calorimétrique et d'un capteur à thermopile pour la mesure des transferts d'énergie plasma basse pression/surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plasma Québec du Réseau Plasma Froid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.755-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503123v1</w:t>
+                <w:t xml:space="preserve">hal-00504417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-discharge plasma using silicon platform</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Microdécharges en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">Journées Plasma Québec du Réseau Plasma Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707922v1</w:t>
+                <w:t xml:space="preserve">hal-00503123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Gallium Nitride Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
@@ -23649,4528 +23649,4528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon deep cryoetching with the STiGer process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+                <w:t xml:space="preserve">Micro-discharge plasma using silicon platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3RD WORKSHOP ON PLASMA ETCH AND STRIP IN MICROELECTRONICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487360v1</w:t>
+                <w:t xml:space="preserve">hal-00707922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of STiGer process for silicon deep etching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Silicon deep cryoetching with the STiGer process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Kafrouni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">3RD WORKSHOP ON PLASMA ETCH AND STRIP IN MICROELECTRONICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696366v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Inductively Coupled Plasma Etching of GaN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Optimization of STiGer process for silicon deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Kafrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696393v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an MHCD operating in He using optical and electrical diagnostics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Deep Inductively Coupled Plasma Etching of GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubry</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Germany</w:t>
+              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487365v1</w:t>
+                <w:t xml:space="preserve">hal-00696393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STiGer cryoetching process of silicon: passivation mechanisms, enhanced robustness and performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Formation of Columnar MicroStructures of silicon (CMS) in SF6/O2 plasma in cryogenic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics 2nd International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444370v1</w:t>
+                <w:t xml:space="preserve">hal-00444402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STiGer cryoetching process on silicon : results on performances for 0.8 um trenches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct measurement of energy transfers during deposition of sputtered metal atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Plasma Processes, CIP 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444466v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization of Direct Current Atmospheric Pressure Micro-Discharges Using Radio Frequency Signals in Argon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">STiGer cryoetching process on silicon : results on performances for 0.8 um trenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Saratoga Springs, United States</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444482v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of energy transfers during deposition of sputtered metal atoms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical Characterization of Direct Current Atmospheric Pressure Micro-Discharges Using Radio Frequency Signals in Argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Goeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Plasma Processes, CIP 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">62nd Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Saratoga Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445581v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and characterization of Micro Hollow Cathode Discharges in Helium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">STiGer cryoetching process of silicon: passivation mechanisms, enhanced robustness and performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeong Bong Lee</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics 2nd International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444380v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductively Coupled Plasma Etching of GaN and Induced Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Meritan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 56th International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on O2 and SO2 passivating chemistry for silicon deep cryogenic etching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+                <w:t xml:space="preserve">Ignition and characterization of Micro Hollow Cathode Discharges in Helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Bong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 53rd International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442683v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN Etching by Inductively Coupled Plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Meritan</w:t>
+                <w:t xml:space="preserve">A comparative study on O2 and SO2 passivating chemistry for silicon deep cryogenic etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">AVS 53rd International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444471v1</w:t>
+                <w:t xml:space="preserve">hal-00442683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment and simulation results of limited cathode area MHCDs operating in He</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+                <w:t xml:space="preserve">GaN Etching by Inductively Coupled Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeong Bong Lee</w:t>
+                <w:t xml:space="preserve">Aline Meritan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 56th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, San Jose, United States</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444491v1</w:t>
+                <w:t xml:space="preserve">hal-00444471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Columnar MicroStructures of silicon (CMS) in SF6/O2 plasma in cryogenic conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiment and simulation results of limited cathode area MHCDs operating in He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Bong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">AVS 56th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444402v1</w:t>
+                <w:t xml:space="preserve">hal-00444491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of SiOxFy passivation layer deposited in SiF4/O2 ICP discharge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Approach of Heat Transfer Characterization on Thin Si and Cu Solids.-Effects of Thermal Contact Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 55th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">5th European Thermal-Sciences Conference, Eutrotherm 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Netherlands. pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444361v1</w:t>
+                <w:t xml:space="preserve">hal-00443101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct measurement of the energy flux density in plasma surface interaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Study of SiOxFy passivation layer deposited in SiF4/O2 ICP discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Larbi Bedra</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, United States</w:t>
+              <w:t xml:space="preserve">AVS 55th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448760v1</w:t>
+                <w:t xml:space="preserve">hal-00444361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approach of Heat Transfer Characterization on Thin Si and Cu Solids.-Effects of Thermal Contact Resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">A direct measurement of the energy flux density in plasma surface interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Thermal-Sciences Conference, Eutrotherm 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Netherlands. pp.101-106</w:t>
+              <w:t xml:space="preserve">61st Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443101v1</w:t>
+                <w:t xml:space="preserve">hal-00448760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition of parallel Micro Hollow Cathode Discharges in He without ballasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
+                <w:t xml:space="preserve">Micro transfert d'énergie dans un solide mince : effet de la résistance thermique de contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.385-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444346v1</w:t>
+                <w:t xml:space="preserve">hal-00443715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro transfert d'énergie dans un solide mince : effet de la résistance thermique de contact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Direct measurements of the energy transfers in deposition or etching low pressure plasma processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.385-390</w:t>
+              <w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering, PSE2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443715v1</w:t>
+                <w:t xml:space="preserve">hal-00445589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurements of the energy transfers in deposition or etching low pressure plasma processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mathias</w:t>
+                <w:t xml:space="preserve">Ignition of parallel Micro Hollow Cathode Discharges in He without ballasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Goeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering, PSE2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">61st Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445589v1</w:t>
+                <w:t xml:space="preserve">hal-00444346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust passivation-enhanced cryogenic process used for deep silicon etching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+                <w:t xml:space="preserve">Direct current parallel microdischarges in helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 54th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Seattle, United States</w:t>
+              <w:t xml:space="preserve">ISPC-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444264v1</w:t>
+                <w:t xml:space="preserve">hal-01303260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced robustness of the cryogenic process for silicon deep etching</w:t>
+                <w:t xml:space="preserve">Cryoetching of silicon for MEMS and microelectronic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro- and Nano-Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444248v1</w:t>
+                <w:t xml:space="preserve">hal-00442662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiOxFy film growth in SiF4/O2 plasma at cryogenic temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">A robust passivation-enhanced cryogenic process used for deep silicon etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. pp.30P-105</w:t>
+              <w:t xml:space="preserve">AVS 54th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444241v1</w:t>
+                <w:t xml:space="preserve">hal-00444264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of the cathode area for direct current MHCD in Helium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">SiOxFy film growth in SiF4/O2 plasma at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tainan, Taiwan</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. pp.30P-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444267v1</w:t>
+                <w:t xml:space="preserve">hal-00444241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicronic Etching in the Cryogenic Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced robustness of the cryogenic process for silicon deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Micro- and Nano-Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442684v1</w:t>
+                <w:t xml:space="preserve">hal-00444248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoetching of silicon for MEMS and microelectronic components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limitation of the cathode area for direct current MHCD in Helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442662v1</w:t>
+                <w:t xml:space="preserve">hal-00444267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on SF6/SiCl4 inductively coupled plasma by mass spectrometry and optical emission spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+                <w:t xml:space="preserve">Submicronic Etching in the Cryogenic Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Mekkakia Maaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444208v1</w:t>
+                <w:t xml:space="preserve">hal-00442684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the ignition of direct current parallel microdischarges in helium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">A study on SF6/SiCl4 inductively coupled plasma by mass spectrometry and optical emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeong B. Lee</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442687v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global evaluation of the energy transfer between an ICP argon plasma and a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Symposium on Plasma Chemistry, ISPC-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. 28p-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new generation of cryogenic processes for silicon deep etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the ignition of direct current parallel microdischarges in helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong B. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
+              <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365911v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generation of cryogenic processes for silicon deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442668v1</w:t>
+                <w:t xml:space="preserve">hal-00365911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication process and electrical characterization of direct current parallel microdischarges in helium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new generation of cryogenic processes for silicon deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444259v1</w:t>
+                <w:t xml:space="preserve">hal-00442668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct current parallel microdischarges in helium</w:t>
+                <w:t xml:space="preserve">SiOxFy film deposited by SiF4/O2 plasma on silicon at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. pp.27A-a3</w:t>
+              <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444228v1</w:t>
+                <w:t xml:space="preserve">hal-00444198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiOxFy film deposited by SiF4/O2 plasma on silicon at low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutral production in SF6/SiCl4 inductively coupled plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444198v1</w:t>
+                <w:t xml:space="preserve">hal-00444252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral production in SF6/SiCl4 inductively coupled plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+                <w:t xml:space="preserve">Fabrication process and electrical characterization of direct current parallel microdischarges in helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monali Mandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Bong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Goeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444252v1</w:t>
+                <w:t xml:space="preserve">hal-00444259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct current parallel microdischarges in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. pp.27A-a3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303260v2</w:t>
+                <w:t xml:space="preserve">hal-00444228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiOxFy passivation layer characterization in the silicon cryoetching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on Advanced Surface Engineering (8th ICASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Japan</w:t>
@@ -28193,273 +28193,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and spectroscopic study of DC microdischarges made in alumina</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+                <w:t xml:space="preserve">Mise au point d'un micro-fluxmètre pour la caractérisation des transferts d'énergie dans un plasma d'argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Île de Ré, France. pp.727-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442675v1</w:t>
+                <w:t xml:space="preserve">hal-00443914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un micro-fluxmètre pour la caractérisation des transferts d'énergie dans un plasma d'argon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mathias</w:t>
+                <w:t xml:space="preserve">Electrical and spectroscopic study of DC microdischarges made in alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Île de Ré, France. pp.727-732</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443914v1</w:t>
+                <w:t xml:space="preserve">hal-00442675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and optimization in the cryogenic etching plasma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28497,77 +28497,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des plasma par micro-fluxmètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28631,398 +28631,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the gas breakdown in a controlled nanometer scale electrode gap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Disson</w:t>
+                <w:t xml:space="preserve">MHCD in N2-H2 mixtures: towards a localized plasma nitriding process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606154v1</w:t>
+                <w:t xml:space="preserve">hal-04607581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Pulsing and instabilities in silicon-based Micro Hollow Cathode Discharge operating in DC excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elane Kouadou</w:t>
+                <w:t xml:space="preserve">Experimental study of the gas breakdown in a controlled nanometer scale electrode gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607593v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MHCD in N2-H2 mixtures: towards a localized plasma nitriding process?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Marcos</w:t>
+                <w:t xml:space="preserve">Self-Pulsing and instabilities in silicon-based Micro Hollow Cathode Discharge operating in DC excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elane Kouadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607581v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of argon breakdown in a nanometer scale electrode gap</w:t>
               </w:r>
@@ -29146,51 +29146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de raies en spectroscopie d'émission optique appliqués au diagnostic de micro-plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elane Kouadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalita Nishime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29254,103 +29254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-fabricated silicon-based microplasma reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elane Kouadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Besançon (France), France</w:t>
@@ -29379,64 +29379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo-ALE of Si based on SF6 physisorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29498,829 +29498,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust atmospheric pressure plasma source fabricated by microfabrication techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic study of the neutral gas temperature of silicon based DC MHCD in various gases close to atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran B Sretenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th Frontiers in Low-Temperature Plasma Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Baf Honnef, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291720v1</w:t>
+                <w:t xml:space="preserve">hal-02131666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of SiF4 physisorption in silicon cryoetching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Thin Film International Union Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS based nanofluidics device for the study of the nonlinear dynamics associate with the geochemical processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Robust atmospheric pressure plasma source fabricated by microfabrication techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French symposium on Emerging Technologies for Micronanofabrication</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479390v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral gas temperature in silicon based DC MHCD operated in various gases near atmospheric pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Michaud</w:t>
+                <w:t xml:space="preserve">MEMS based nanofluidics device for the study of the nonlinear dynamics associate with the geochemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microplasmas - IWM 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">French symposium on Emerging Technologies for Micronanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189151v1</w:t>
+                <w:t xml:space="preserve">hal-02479390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of mechanisms involved in cryogenic ALE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Neutral gas temperature in silicon based DC MHCD operated in various gases near atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kumiko Yamazaki</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Sretenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Atomic Layer Deposition - 6th International Atomic Layer Etching Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Seattle, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microplasmas - IWM 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311314v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of the neutral gas temperature of silicon based DC MHCD in various gases close to atmospheric pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Michaud</w:t>
+                <w:t xml:space="preserve">Analysis of mechanisms involved in cryogenic ALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Goran B Sretenovic</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Frontiers in Low-Temperature Plasma Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Baf Honnef, Germany. 2019</w:t>
+              <w:t xml:space="preserve">19th International Conference on Atomic Layer Deposition - 6th International Atomic Layer Etching Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Seattle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131666v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et packaging de microplasmas sur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30384,51 +30384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCTION AU PROCÉDÉ DE GRAVURE CRYOGÉNIQUE DU SILICIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30473,1171 +30473,1171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic ALE of silicon oxide</w:t>
+                <w:t xml:space="preserve">Time resolved investigation of rotational temperature of molecular nitrogen in micro-plasma arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Holtzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+                <w:t xml:space="preserve">Sebastian Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sifft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Schulz-von Der Gathen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">9th International Worksop on Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Garmisch Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306057v1</w:t>
+                <w:t xml:space="preserve">hal-01577608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon micromachining at cryogenic temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cryogenic ALE of silicon oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS 2017 (DTIP17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561233v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium microstructuring for implantable components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Silicon micromachining at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS</w:t>
+              <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS 2017 (DTIP17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561245v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved investigation of rotational temperature of molecular nitrogen in micro-plasma arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Dzikowski</w:t>
+                <w:t xml:space="preserve">Titanium microstructuring for implantable components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sifft</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Worksop on Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Garmisch Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577608v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advance in low-k cryogenic etching of porous organoscilicate : Investigation of a new gas with higher boiling point Organic (HBPO) and comparison with C4F8</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Chlorine-based plasma deep etching of bulk titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Dry Process 2016 (DPS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344722v1</w:t>
+                <w:t xml:space="preserve">hal-01561222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic etching of silicon with SF6/O2: a computational and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Neyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep silicon etching: STiGer vs. BOSCH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ying Cui</w:t>
+                <w:t xml:space="preserve">Advance in low-k cryogenic etching of porous organoscilicate : Investigation of a new gas with higher boiling point Organic (HBPO) and comparison with C4F8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataniel Brochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344704v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced reproducibility of SiO2 atomic layer etching by addition of O2 steps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Deep silicon etching: STiGer vs. BOSCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengkun Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Holtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Dry Process 2016 (DPS2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561230v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorine-based plasma deep etching of bulk titanium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Enhanced reproducibility of SiO2 atomic layer etching by addition of O2 steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Méric</w:t>
+                <w:t xml:space="preserve">Nicolas Holtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Dry Process 2016 (DPS2016)</w:t>
+              <w:t xml:space="preserve">International Symposium of Dry Process 2016 (DPS2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561222v1</w:t>
+                <w:t xml:space="preserve">hal-01561230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near Atmospheric Pressure Etching of Silicon by Microplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ah-Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on microplasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Newark, France</w:t>
@@ -31679,90 +31679,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between the energy flux at the substrate surface and the phase constitution of reactively magnetron sputtered titanium dioxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanos Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Plasma Surface Engineering PSE 2014 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
@@ -31791,77 +31791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'énergie transférée aux surfaces lors de la modification de matériaux par procédés plasmas basse pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31916,77 +31916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct energy influx measurement in reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolique Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32086,64 +32086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heat Flux Microsensor for Direct Measurements in Plasma Surface Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Igor Minin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intech, pp.87, 2011, 978-953-307-170-1</w:t>
@@ -32172,90 +32172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un capteur de flux d'énergie dans les plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32470,51 +32470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Disson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Poulain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qqsd-kgb3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillocher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefaucheux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac4c7d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Michaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1dfb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Vital" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Felix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Marneffe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/17/175203" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tinck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neyts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/38/385201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.01.040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gosset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bahette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khalfaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ljazouli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/9/095011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yatsuda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Maekawa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/12/123001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/4/045012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boettner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2337657" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.06.037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-491H3H4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/7/075021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057286v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Mokh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2338742" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303176v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Kulsreshath" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwaederle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Overzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858418" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001306jss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/23/4/045023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Overzet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/28/285202" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B3K6BHR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/6/065201" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.007302ssl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Abolmasov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres Rios" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3674290" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pereira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kafrouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/8/085005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F0VPX2LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303159v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Pitchford" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sadeghi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00273-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monali Mandra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Goeckner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00274-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303160v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00272-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655011v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bedra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Thomann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dussart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/6/065202" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E76339DFA8434B1D7389E9F4DE2B2EF7EAAD727A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519022v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meritan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478674" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stahl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/46/465201" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8310RMKF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.04.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P0BS52N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432322v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Pichon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085957" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396438v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400936v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/7/075022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZW8J0WG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336392v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2995988" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966144" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303157v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lefaucheux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ranson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966144&#852;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349343v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellhaoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826280" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.148" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRWQV941-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365894v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.048" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBX17JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2210946" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221383v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goldman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dhainaut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097829v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Lang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aachboun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098638v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325821v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126917v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04805187v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824284v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606149v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elane Kouadou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134203v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633854v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218025v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539383v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539368v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Antoun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539474v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355293v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049312v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pichard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049314v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374037v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Antoun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Yamazaki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311323v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311288v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahara Shigeru" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189144v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189173v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311308v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306373v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l B&#233;can" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Do Vale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311275v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chanson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018204v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017951v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311267v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306370v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131687v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lazzaroni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311254v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974867v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306063v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686038v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baklanov" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561210v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374747v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379701v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561212v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;lix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287233v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217651v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166023v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228477v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166021v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228451v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228470v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290726v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mokh Mariem" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151533v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151528v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151542v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166019v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166022v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228458v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228462v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277115v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151543v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151530v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151851v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151839v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006368v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schr&#246;der" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boettner" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Greb" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289446v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mariem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006369v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Goodyear" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057586v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057239v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057585v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151844v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057236v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006364v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056603v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056618v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057233v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831360v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831358v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831354v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831363v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831362v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166024v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056606v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057235v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056614v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831368v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747746v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747741v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747749v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831352v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707932v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831349v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707935v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707933v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831357v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pereira" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831351v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288936v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Caillault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747743v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831371v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707924v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696419v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696418v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707930v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707927v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696396v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289043v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707925v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707929v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707926v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696425v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696422v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696428v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288780v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balharmi A." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487358v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696390v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487366v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487363v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681902v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504417v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503123v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707922v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696376v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487360v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. Girault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moro" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696366v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696393v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487365v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444370v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444466v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444482v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445581v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444380v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bong Lee" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444488v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444471v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444491v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444402v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444361v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448760v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443101v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444346v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443715v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445589v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444264v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444267v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442684v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444208v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puech" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442687v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong B. Lee" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443518v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365911v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444259v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444228v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444198v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444252v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303260v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442663v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442675v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443914v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442676v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448844v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606154v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607593v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607581v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728032v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Nishime" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gerling" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881662v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539330v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faguet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291720v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311339v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479390v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189151v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311314v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131666v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B Sretenovic" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903397v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311219v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306057v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holtzer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561233v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561245v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;ric" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577608v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dzikowski" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sifft" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344722v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataniel Brochu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344725v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344704v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengkun Tu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561230v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561222v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166020v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ah-Leung" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289438v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288927v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolique Vincent" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288906v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707968v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443857v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Disson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Poulain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qqsd-kgb3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillocher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefaucheux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac4c7d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Michaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1dfb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Vital" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neyts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/38/385201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Felix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Marneffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/17/175203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217644v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gosset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bahette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khalfaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ljazouli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/9/095011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.01.040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yatsuda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Maekawa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Mokh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2338742" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/12/123001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/4/045012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boettner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2337657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.06.037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-491H3H4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/7/075021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/23/4/045023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.075" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303176v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Kulsreshath" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwaederle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Overzet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858418" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001306jss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.007302ssl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667649v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Overzet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/6/065201" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/28/285202" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B3K6BHR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Abolmasov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres Rios" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3674290" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655002v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kafrouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/8/085005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F0VPX2LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pereira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meritan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478674" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stahl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/46/465201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8310RMKF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303159v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Pitchford" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sadeghi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00273-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monali Mandra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Goeckner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00274-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303160v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00272-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655011v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bedra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Thomann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dussart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/6/065202" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E76339DFA8434B1D7389E9F4DE2B2EF7EAAD727A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Pichon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085957" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.04.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P0BS52N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396438v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400936v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/7/075022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZW8J0WG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellhaoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826280" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303157v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lefaucheux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ranson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966144&#852;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2995988" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349341v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966144" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365894v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.048" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBX17JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.148" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRWQV941-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221383v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goldman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dhainaut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2210946" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097829v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Lang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aachboun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098638v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325821v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606149v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elane Kouadou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04805187v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824284v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134203v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633854v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355293v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539418v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218025v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539383v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539368v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Antoun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pichard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374037v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Antoun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311291v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Yamazaki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311288v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahara Shigeru" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189144v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189173v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311308v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974867v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306373v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l B&#233;can" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Do Vale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311275v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chanson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018204v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017951v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311267v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306370v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lazzaroni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311254v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306063v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baklanov" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561210v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374747v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379701v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561212v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;lix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151543v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151524v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151530v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228462v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277115v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166021v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287233v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217651v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166023v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228477v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228451v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228448v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228470v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290726v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mokh Mariem" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151528v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151542v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228465v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228458v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166022v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166019v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151844v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151851v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151839v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006368v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schr&#246;der" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boettner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Greb" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289446v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mariem" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057242v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006369v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Goodyear" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057586v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057239v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057585v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056614v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831368v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831360v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831358v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057233v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056618v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056603v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006364v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057236v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831344v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831337v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831354v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831363v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831362v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166024v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056606v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831346v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831371v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747743v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831352v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747746v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747749v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747741v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831349v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707932v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707935v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707933v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831357v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pereira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288936v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Caillault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831351v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289043v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707925v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696419v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696418v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707924v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707927v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707930v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696396v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707926v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707929v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696425v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696422v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696428v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288780v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balharmi A." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487365v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487358v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696390v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487363v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681902v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487366v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504417v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503123v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696376v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707922v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487360v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. Girault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696366v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girault" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696393v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444402v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445581v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444466v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444482v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444370v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444488v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444380v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bong Lee" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444471v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443101v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444361v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448760v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443715v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445589v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444346v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303260v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444264v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444267v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442684v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444208v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puech" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443518v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442687v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong B. Lee" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365911v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444198v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444252v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444259v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444228v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442663v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443914v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442675v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442676v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448844v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607581v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606154v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607593v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728032v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Nishime" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gerling" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881662v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539330v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faguet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131666v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B Sretenovic" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311339v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291720v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479390v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189151v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311314v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903397v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311219v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577608v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dzikowski" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sifft" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306057v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holtzer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561233v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561245v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;ric" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561222v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344725v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344722v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataniel Brochu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344704v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengkun Tu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561230v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166020v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ah-Leung" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289438v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288927v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolique Vincent" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288906v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707968v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443857v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>