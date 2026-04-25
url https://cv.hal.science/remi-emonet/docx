--- v0 (2026-03-23)
+++ v1 (2026-04-25)
@@ -1280,382 +1280,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nearest Neighbor Algorithm for Imbalanced Classification</w:t>
+                <w:t xml:space="preserve">Modelling digital and manual contact tracing for COVID-19. Are low uptakes and missed contacts deal-breakers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Viola</w:t>
+                <w:t xml:space="preserve">Andrei C Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Farrahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218213021500135⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646114v2</w:t>
+                <w:t xml:space="preserve">hal-04488997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling digital and manual contact tracing for COVID-19. Are low uptakes and missed contacts deal-breakers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving highly cyclic distributed optimization problems without busting the bank: a decimation-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Cerquides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei C Rusu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katayoun Farrahi</w:t>
+                <w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259969. </w:t>
+              <w:t xml:space="preserve">Logic Journal of the IGPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.72-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jigpal/jzaa069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488997v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving highly cyclic distributed optimization problems without busting the bank: a decimation-based approach</w:t>
+                <w:t xml:space="preserve">A Nearest Neighbor Algorithm for Imbalanced Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Cerquides</w:t>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic Journal of the IGPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (1), pp.72-95. </w:t>
+              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (03), pp.2150013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jigpal/jzaa069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218213021500135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133894v1</w:t>
+                <w:t xml:space="preserve">hal-04646114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampled Gromov Wasserstein</w:t>
               </w:r>
@@ -2818,6129 +2818,6159 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning dynamics in ultrafast laser self-organization</w:t>
+                <w:t xml:space="preserve">Equivariant Unsupervised Object Detection with Learnable Riesz Transform and Composite Spatial Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayad Ali Banna</w:t>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Brandão</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Ultrafast Laser Modifications of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Villars-sur-Ollon, France</w:t>
+              <w:t xml:space="preserve">2026 IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society; The Computer Vision Foundation, Jun 2026, Denver, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-05214760v1</w:t>
+                <w:t xml:space="preserve">hal-05566734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Machine Learning for Modeling CO2 Capture from Scarce Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning dynamics in ultrafast laser self-organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bachaud</w:t>
+                <w:t xml:space="preserve">Fayad Ali Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Celse</w:t>
+                <w:t xml:space="preserve">Eduardo Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Ultrafast Laser Modifications of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Villars-sur-Ollon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313730v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-05214760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provably Accurate Adaptive Sampling for Collocation Points in Physics-informed Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics-Informed Machine Learning for Modeling CO2 Capture from Scarce Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Caradot</w:t>
+                <w:t xml:space="preserve">Pierre Bachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.19-37, </w:t>
+              <w:t xml:space="preserve">37th IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Nov 2025, Athènes, Greece. pp.1436-1442, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-06096-9_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017201v3</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Closed-Form of Flow Matching: Generalization Does Not Arise from Target Stochasticity</w:t>
+                <w:t xml:space="preserve">Provably Accurate Adaptive Sampling for Collocation Points in Physics-informed Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bertrand</w:t>
+                <w:t xml:space="preserve">Antoine Caradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gagneux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.19-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06096-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119547v1</w:t>
+                <w:t xml:space="preserve">hal-05017201v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech transformer models for extracting information from baby cries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Closed-Form of Flow Matching: Generalization Does Not Arise from Target Stochasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Reby</w:t>
+                <w:t xml:space="preserve">Quentin Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Patural</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Gagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Child Computer Interaction - WOCCI 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304733v1</w:t>
+                <w:t xml:space="preserve">hal-05119547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bregman Proximal Viewpoint on Neural Operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
+                <w:t xml:space="preserve">Speech transformer models for extracting information from baby cries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Lego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Patracone</w:t>
+                <w:t xml:space="preserve">David Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saverio Salzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Pontil</w:t>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Child Computer Interaction - WOCCI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Nijmegen, Netherlands. pp.11 - 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/wocci.2025-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584456v3</w:t>
+                <w:t xml:space="preserve">hal-05304733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de quadrature pour les PINNs fondée théoriquement sur la hessienne des résiduels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
+                <w:t xml:space="preserve">Decoding Ornaments: The Case of Marc-Michel Rey’s Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque sur le traitement du signal et des images GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop on Methods for Micro- and Mesotypography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2025, Wolfenbüttel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128227v1</w:t>
+                <w:t xml:space="preserve">hal-05562838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Printed Ornaments: Dataset and Tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">A Bregman Proximal Viewpoint on Neural Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Salzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Pontil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2024 - International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720711v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584456v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed Machine Learning for Better Understanding Laser-Matter Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+                <w:t xml:space="preserve">Méthode de quadrature pour les PINNs fondée théoriquement sur la hessienne des résiduels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2024, Herndon, VA, United States. pp.7</w:t>
+              <w:t xml:space="preserve">30ème Colloque sur le traitement du signal et des images GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717837v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging PAC-Bayes Theory and Gibbs Distributions for Generalization Bounds with Complexity Measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Historical benchmark Dataset for multiple computer vision tasks: Discuss limitations of different Machine Learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">2024 Intermediality and Computational Humanities Hackathon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Nov 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473777v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the complexity behind laser-induced selforganized nanopatterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics-informed Machine Learning for Better Understanding Laser-Matter Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayad Ali Banna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Laser Ablation (COLA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">The 36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Herndon, VA, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-04881596v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length Independent PAC-Bayes Bounds for Simple RNNs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+                <w:t xml:space="preserve">Historical Printed Ornaments: Dataset and Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Sonat Baltaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDAR 2024 - International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.251-270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488664v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Error of Sobolev Regular Functions with tanh Neural Networks: Theoretical Impact on PINNs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Girault</w:t>
+                <w:t xml:space="preserve">Deciphering the complexity behind laser-induced selforganized nanopatterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Brandao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayad Ali Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2024 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">17th International Conference on Laser Ablation (COLA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518335v1</w:t>
+                <w:t xml:space="preserve">ujm-04881596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Learning and Effective Complexity: introducing JPG and Neural Sophistication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging PAC-Bayes Theory and Gibbs Distributions for Generalization Bounds with Complexity Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Gomez Soto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Herndon, United States</w:t>
+              <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830374v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Text Classification with Wasserstein Independence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Leteno</w:t>
+                <w:t xml:space="preserve">Length Independent PAC-Bayes Bounds for Simple RNNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodimir Mitarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gourru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Laclau</w:t>
+                <w:t xml:space="preserve">Clara Lacroce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valence, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390768v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is My Neural Net Driven by the MDL Principle?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
+                <w:t xml:space="preserve">Approximation Error of Sobolev Regular Functions with tanh Neural Networks: Theoretical Impact on PINNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECML PKDD 2024 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231405v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
+                <w:t xml:space="preserve">Unsupervised Learning and Effective Complexity: introducing JPG and Neural Sophistication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Gomez Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Herndon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703804v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Tensor Transport</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vignettes discovery in historical ornaments: Rey database and practices, limits and advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "Computing the Page in Early-Modern Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Visual Geometry Group, Mar 2024, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479241v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation muliticritère de couleurs plasmoniques pour les documents d'identité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
+                <w:t xml:space="preserve">Fair Text Classification with Wasserstein Independence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Leteno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoApp 2022 - Colloque « Apparence visuelle de milieux nanostructurés »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.15790-15803, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889427v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochasticity versus determinism in LIPSS formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is My Neural Net Driven by the MDL Principle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Brandao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop LIPSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.173-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43415-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03823762v1</w:t>
+                <w:t xml:space="preserve">hal-04231405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des bornes désintégrées pour la généralisation avec des mesures de complexité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703811v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multicritère de couleurs plasmoniques pour les documents d’identité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Optimisation muliticritère de couleurs plasmoniques pour les documents d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dalloz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Emonet</w:t>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoApp 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">NanoApp 2022 - Colloque « Apparence visuelle de milieux nanostructurés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kevin Vynck, Nov 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889703v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
+                <w:t xml:space="preserve">Stochasticity versus determinism in LIPSS formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Brandao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Workshop LIPSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278470v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03823762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Swiss Army Knife for Minimax Optimal Transport</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Tensor Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v36i7.20672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900712v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Learning in Optimal Transport for Domain Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+                <w:t xml:space="preserve">Intérêt des bornes désintégrées pour la généralisation avec des mesures de complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAp 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02611800v3</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from Few Positives: a Provably Accurate Metric Learning Algorithm to deal with Imbalanced Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
+                <w:t xml:space="preserve">Optimisation multicritère de couleurs plasmoniques pour les documents d’identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Emonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2020, the 29th International Joint Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NanoApp 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611586v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adversarial regularization for explainable-by-design time series classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yichang Wang</w:t>
+                <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2020 - 32th International Conference on Tools with Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00165⟩</w:t>
+              <w:t xml:space="preserve">NeurIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3540261.3540296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025671v1</w:t>
+                <w:t xml:space="preserve">hal-03278470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLFP: Un algorithme d'apprentissage de métrique pour la classification de données déséquilibrées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Viola</w:t>
+                <w:t xml:space="preserve">A Swiss Army Knife for Minimax Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofien Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Redko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+              <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868502v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Provably Effective Multi-view Classification with Landmark-based SVM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+                <w:t xml:space="preserve">Learning from Few Positives: a Provably Accurate Metric Learning Algorithm to deal with Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI 2020, the 29th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Yokohama, Japan. pp.2155-2161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-10928-8_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863895v1</w:t>
+                <w:t xml:space="preserve">hal-02611586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de séries temporelles basée sur des &amp;quot;shapelets&amp;quot; interprétables par réseaux de neurones antagonistes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yichang Wang</w:t>
+                <w:t xml:space="preserve">Metric Learning in Optimal Transport for Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2019 - Conférence sur l'Apprentissage automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Kyoto, Japan. pp.2162-2168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268004v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02611800v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Domain Adaptation By Source Selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bascol</w:t>
+                <w:t xml:space="preserve">Adversarial regularization for explainable-by-design time series classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2019 - IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803325⟩</w:t>
+              <w:t xml:space="preserve">ICTAI 2020 - 32th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, online, Greece. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136378v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adjusted Nearest Neighbor Algorithm Maximizing the F-Measure from Imbalanced Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">MLFP: Un algorithme d'apprentissage de métrique pour la classification de données déséquilibrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02318868v1</w:t>
+                <w:t xml:space="preserve">hal-02868502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Cost-Sensitive Classification to Tight F-measure Bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bascol</w:t>
+                <w:t xml:space="preserve">Fast and Provably Effective Multi-view Classification with Landmark-based SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2019 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.193-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10928-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049763v1</w:t>
+                <w:t xml:space="preserve">hal-01863895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une version corrigée de l’algorithme des plus proches voisins pour l’optimisation de la F-mesure dans un contexte déséquilibré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Viola</w:t>
+                <w:t xml:space="preserve">From Cost-Sensitive Classification to Tight F-measure Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AISTATS 2019 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Naha, Okinawa, Japan. pp.1245-1253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868516v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'un noyau non stationnaire de processus gaussien à l'aide des ondelettes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alata</w:t>
+                <w:t xml:space="preserve">An Adjusted Nearest Neighbor Algorithm Maximizing the F-Measure from Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308042v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting Neural Networks as Majority Votes through the PAC-Bayesian Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Viallard</w:t>
+                <w:t xml:space="preserve">Classification de séries temporelles basée sur des &amp;quot;shapelets&amp;quot; interprétables par réseaux de neurones antagonistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Machine Learning with guarantees @ NeurIPS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">CAp 2019 - Conférence sur l'Apprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335762v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle Motion Analysis and Spotting using the Riesz Pyramid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alata</w:t>
+                <w:t xml:space="preserve">Improving Domain Adaptation By Source Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Konik</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2019 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taïpei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699350v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de pondération de la F-Mesure par pondération des erreurs de classfication.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bascol</w:t>
+                <w:t xml:space="preserve">Extraction d'un noyau non stationnaire de processus gaussien à l'aide des ondelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne du Rouvray, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803183v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decimaxsum: Using decimation to improve max-sum on cyclic dcops</w:t>
+                <w:t xml:space="preserve">Une version corrigée de l’algorithme des plus proches voisins pour l’optimisation de la F-mesure dans un contexte déséquilibré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Cerquides</w:t>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference of the Catalan Association for Artificial Intelligence (CCIA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861622v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decimaxsum : Décimer pour résoudre des dcop cycliques plus efficacement. In Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesus Cerquides</w:t>
+                <w:t xml:space="preserve">Interpreting Neural Networks as Majority Votes through the PAC-Bayesian Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.63-72</w:t>
+              <w:t xml:space="preserve">Workshop on Machine Learning with guarantees @ NeurIPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861618v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Max-Sum through Decimation to Solve Cyclic Distributed Constraint Optimization Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesus Cerquides</w:t>
+                <w:t xml:space="preserve">Subtle Motion Analysis and Spotting using the Riesz Pyramid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andres Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Konik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OPTMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">VISIGRAPP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804326v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Accelerated Probabilistic Latent Sequential Motifs for Activity Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jagannadan Varadarajan</w:t>
+                <w:t xml:space="preserve">Decimaxsum: Using decimation to improve max-sum on cyclic dcops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Cerquides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moulin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference of the Catalan Association for Artificial Intelligence (CCIA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Roses, Spain. pp.27-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-918-8-27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991806v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Expression Spotting using the Riesz Pyramid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alata</w:t>
+                <w:t xml:space="preserve">Un algorithme de pondération de la F-Mesure par pondération des erreurs de classfication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lake Tahoe, United States</w:t>
+              <w:t xml:space="preserve">Conférence pour l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne du Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699355v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Chairlift Security with Deep Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bascol</w:t>
+                <w:t xml:space="preserve">Decimaxsum : Décimer pour résoudre des dcop cycliques plus efficacement. In Journées Francophones sur les Systèmes Multi-Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Cerquides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raluca Debusschere</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis (IDA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.63-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581392v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Conv-Deconv Grid Network for Semantic Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Fourure</w:t>
+                <w:t xml:space="preserve">Improving Max-Sum through Decimation to Solve Cyclic Distributed Constraint Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Cerquides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Londre, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OPTMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567725v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de Combinaisons Convexes de Métriques Locales avec Garanties de Généralisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+                <w:t xml:space="preserve">GPU Accelerated Probabilistic Latent Sequential Motifs for Activity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaja Wasif Mohiuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagannadan Varadarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Odobez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.409-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359282v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-risk: a New Surrogate Risk for Learning from Weakly Labeled Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+                <w:t xml:space="preserve">Micro-Expression Spotting using the Riesz Pyramid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arango Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Konik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">WACV 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359298v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Learning as Convex Combinations of Local Models with Generalization Guarantees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+                <w:t xml:space="preserve">Improving Chairlift Security with Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Debusschere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis (IDA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323567v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Interpretable Pattern Discovery in Time Series Using Autoencoders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bascol</w:t>
+                <w:t xml:space="preserve">Residual Conv-Deconv Grid Network for Semantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fourure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The joint IAPR International Workshops on Structural and Syntactic Pattern Recognition (SSPR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">BMVC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374576v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Segmentation via Multi-task, Multi-domain Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Fourure</w:t>
+                <w:t xml:space="preserve">Apprentissage de Combinaisons Convexes de Métriques Locales avec Garanties de Généralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S+SSPR 2016 The joint IAPR International Workshops on Structural and Syntactic Pattern Recognition (SSPR 2016) and Statistical Techniques in Pattern Recognition (SPR 2016) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">CAp2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376998v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Pooling Neural Networks for Color Constancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Fourure</w:t>
+                <w:t xml:space="preserve">Unsupervised Interpretable Pattern Discovery in Time Series Using Autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Odobez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">The joint IAPR International Workshops on Structural and Syntactic Pattern Recognition (SSPR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314066v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de scènes extérieures à partir d'ensembles d'étiquettes à granularité et sémantique variables</w:t>
+                <w:t xml:space="preserve">Semantic Segmentation via Multi-task, Multi-domain Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
@@ -8954,1600 +8984,2040 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Tremeau</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">S+SSPR 2016 The joint IAPR International Workshops on Structural and Syntactic Pattern Recognition (SSPR 2016) and Statistical Techniques in Pattern Recognition (SPR 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318461v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting a Community's Flu Dynamics with Mobile Phone Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katayoun Farrahi</w:t>
+                <w:t xml:space="preserve">beta-risk: a New Surrogate Risk for Learning from Weakly Labeled Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Cebrian</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Supported Cooperative Work and Social Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NIPS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146198v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landmarks-based Kernelized Subspace Alignment for Unsupervised Domain Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahaf Aljundi</w:t>
+                <w:t xml:space="preserve">Metric Learning as Convex Combinations of Local Models with Generalization Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Pattern Recognition (CVPR'2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">CVPR2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124975v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What to Show? - Automatic Stream Selection among Multiple Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed Pooling Neural Networks for Color Constancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fourure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965916v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Bobbing and Phase Analysis to Measure Walking Entrainment to Music</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carina E.I. Westling</w:t>
+                <w:t xml:space="preserve">Segmentation de scènes extérieures à partir d'ensembles d'étiquettes à granularité et sémantique variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fourure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lavia</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tremeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">RFIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004425v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en Compte du Contexte pour Contraindre les Réseaux Profonds: Application à l'Étiquetage de Scènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taygun Kekec</w:t>
+                <w:t xml:space="preserve">Predicting a Community's Flu Dynamics with Mobile Phone Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Farrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cebrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'Apprentissage, CAP 2014, Saint-Etienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer-Supported Cooperative Work and Social Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2675133.2675237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011948v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextually Constrained Deep Networks for Scene Labeling</w:t>
+                <w:t xml:space="preserve">Landmarks-based Kernelized Subspace Alignment for Unsupervised Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taygun Kekec</w:t>
+                <w:t xml:space="preserve">Rahaf Aljundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference, 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Computer Vision and Pattern Recognition (CVPR'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020539v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Sensitive Topic Models for Action Recognition in Videos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What to Show? - Automatic Stream Selection among Multiple Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Oberzaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Odobez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP - International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872048v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized Anomaly Detection via Hierarchical Integrated Activity Discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Bobbing and Phase Analysis to Measure Walking Entrainment to Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo López-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiyagarajan Chockalingam</w:t>
+                <w:t xml:space="preserve">Carina E.I. Westling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Easteal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSS - IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872057v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMiSCID 2.0, un intergiciel gratuit pour la construction d'applications distribuées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+                <w:t xml:space="preserve">Prise en Compte du Contexte pour Contraindre les Réseaux Profonds: Application à l'Étiquetage de Scènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taygun Kekec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecStic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence d'Apprentissage, CAP 2014, Saint-Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632913v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Study of the OMiSCID Middleware: Wizard of Oz Experiment in Smart Environments</w:t>
+                <w:t xml:space="preserve">Contextually Constrained Deep Networks for Scene Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Barraquand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+                <w:t xml:space="preserve">Taygun Kekec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Mercier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780416v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usable developer-oriented Functionality Composition Language (UFCL): a Proposal for Semantic Description and Dynamic Composition of Services and Service Factories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Sensitive Topic Models for Action Recognition in Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Odobez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IET International Conference on Intelligent Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seattle, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">ICIP - International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670655v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptive Services Composition using semantic language and distributed knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localized Anomaly Detection via Hierarchical Integrated Activity Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiyagarajan Chockalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Odobez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Common Models and Patterns for Pervasive Computing at the 5th International Conference on Pervasive Computin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toronto (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">AVSS - IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00326679v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jOMiSCID, un intergiciel sous OSGi pour l'informatique ubiquitaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+                <w:t xml:space="preserve">OMiSCID 2.0, un intergiciel gratuit pour la construction d'applications distribuées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barraquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de travail OSGi 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">MajecStic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097090v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O3MiSCID, a Middleware for Pervasive Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case Study of the OMiSCID Middleware: Wizard of Oz Experiment in Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Barraquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Letessier</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00326528v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usable developer-oriented Functionality Composition Language (UFCL): a Proposal for Semantic Description and Dynamic Composition of Services and Service Factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th IET International Conference on Intelligent Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seattle, United States. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptive Services Composition using semantic language and distributed knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Common Models and Patterns for Pervasive Computing at the 5th International Conference on Pervasive Computin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toronto (Ontario), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jOMiSCID, un intergiciel sous OSGi pour l'informatique ubiquitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Letesssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de travail OSGi 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O3MiSCID, a Middleware for Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Letessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lightweight Speech Detection System for Perceptive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10576,132 +11046,257 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hybrid Physics-inspired Machine Learning for CO₂ Capture Process Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Spagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIML DAY : Methodological and theoretical advances in Physics-Informed Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Palaiseau, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Predicting laser energy absorption on nanostructured surfaces with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayad Ali Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10719,70 +11314,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning in Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3022317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10792,78 +11387,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Domain Adaptation Based on Subspace Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basura Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahaf Aljundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10885,195 +11480,195 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain Adaptation in Computer Vision Applications. Advances in Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.81-94, 2017, Advances in Computer Vision and Pattern Recognition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-58347-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osons le constructivisme : Atelier de formation aux &amp;quot;débats scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Galián Barrueco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.497-502, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11083,78 +11678,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic Self-Learning in Ultrafast Laser-Induced Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayad Ali Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11179,113 +11774,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unrolled-SINDy: A Stable Explicit Method for Non linear PDE Discovery from Sparsely Sampled Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayad Ali Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11297,175 +11892,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignette detection and reconstruction of composed ornaments with a strengthened autoencoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Sadil Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-end Learning for Early Classification of Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Russwurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11473,81 +12068,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Körner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11557,134 +12152,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Max-Sum through Decimation to Solve Loopy Distributed Constraint Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Cerquides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ecole des Mines de Saint Etienne (EMSE). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11694,100 +12289,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Description of Services and Service Factories for Ambient Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Software Engineering [cs.SE]. Institut National Polytechnique de Grenoble - INPG, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00450479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11797,105 +12392,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées en apprentissage statistique pour la détection d’anomalies et le transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Jean Monnet (Saint-Etienne), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05015636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12042,51 +12637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldi Wista Fadhilah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Minier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamdad Sabbagh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cornec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Lego" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036842" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05411525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodimir Mitarchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eyraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ru&#223;wurm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.12.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04157829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brandao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24081096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Waniek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Holme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Farrahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cebrian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26892-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646114v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Viola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04488997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei C Rusu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259969" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Cerquides" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rodriguez-Aguilar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzaa069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232509v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06035-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02946029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arango Duque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Konik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Legrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.05.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Devenyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayna Harris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Hertweck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Irving" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005963" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507132v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Neverova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.04.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095133" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varadarajan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Odobez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2013.100" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-012-0596-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3Z86KLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05214760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Ali Banna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brand&#227;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313730v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017201v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahim Mezidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagneux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304733v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/wocci.2025-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584456v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Patracone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128227v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Sonat Baltaci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473777v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viallard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lacroce" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518335v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830374v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gomez Soto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Leteno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.978" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231405v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43415-0_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i7.20672" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703811v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalloz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Emonet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278470v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3540296" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Dhouib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02611800v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/299" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/298" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00165" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863895v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10928-8_12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Menager" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bascol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803325" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318868v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00042" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049763v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308042v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravaille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699350v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andres Arango" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803183v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-918-8-27" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991806v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaja Wasif Mohiuddin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannadan Varadarajan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581392v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Debusschere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567725v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376998v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314066v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318461v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146198v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675133.2675237" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Aljundi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Oberzaucher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina E.I. Westling" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Easteal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lavia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011948v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taygun Kekec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020539v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872048v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872057v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiyagarajan Chockalingam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780416v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barraquand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670655v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097090v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letesssier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letessier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326529v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888157v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022317" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613051v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basura Fernando" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58347-1_4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811209v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frangin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gali&#225;n Barrueco" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012225v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05324777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadil Khan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174314v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Russwurm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco K&#246;rner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cerquides" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450479v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05015636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldi Wista Fadhilah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Minier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamdad Sabbagh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cornec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Lego" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036842" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05411525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodimir Mitarchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eyraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ru&#223;wurm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.12.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04157829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brandao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24081096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Waniek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Holme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Farrahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cebrian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26892-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04488997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei C Rusu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Cerquides" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rodriguez-Aguilar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzaa069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646114v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Viola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232509v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06035-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02946029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arango Duque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Konik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Legrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.05.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Devenyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayna Harris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Hertweck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Irving" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005963" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507132v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Neverova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.04.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095133" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varadarajan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Odobez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2013.100" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-012-0596-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3Z86KLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566734v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05214760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Ali Banna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brand&#227;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313730v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017201v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahim Mezidi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagneux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/wocci.2025-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584456v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Patracone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128227v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Sonat Baltaci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_15" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viallard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488664v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lacroce" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830374v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gomez Soto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Leteno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43415-0_11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i7.20672" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalloz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Emonet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3540296" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900712v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Dhouib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/298" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02611800v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/299" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025671v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00165" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863895v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10928-8_12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bascol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Menager" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803325" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravaille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andres Arango" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861622v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-918-8-27" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803183v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861618v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991806v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaja Wasif Mohiuddin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannadan Varadarajan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Debusschere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376998v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323567v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314066v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318461v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146198v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675133.2675237" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124975v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Aljundi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Oberzaucher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004425v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina E.I. Westling" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Easteal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lavia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011948v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taygun Kekec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872057v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiyagarajan Chockalingam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780416v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barraquand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326679v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097090v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letesssier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326528v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letessier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326529v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591265v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Spagnol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022317" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613051v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basura Fernando" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58347-1_4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811209v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frangin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gali&#225;n Barrueco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012225v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05324777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadil Khan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174314v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Russwurm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco K&#246;rner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534066v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cerquides" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450479v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05015636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>