--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1008,386 +1008,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active surveillance in prostate cancer is possible for Afro-Caribbean population: Comparison of oncological outcomes with a Caucasian cohort</w:t>
+                <w:t xml:space="preserve">Biopsy Grade Group as a reliable prognostic factor for BCR in Afro-Caribbean men with intermediate- and high-risk prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Percot</w:t>
+                <w:t xml:space="preserve">Emmanuel Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Robert</w:t>
+                <w:t xml:space="preserve">Sofiane Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bladou</w:t>
+                <w:t xml:space="preserve">Gilles Gourtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Ferrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Bensadoun</w:t>
+                <w:t xml:space="preserve">Virginie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (6), pp.1493-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00345-019-02931-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888818v1</w:t>
+                <w:t xml:space="preserve">hal-02304993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distillation of Weighted Automata from Recurrent Neural Networks using a Spectral Approach *</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Active surveillance in prostate cancer is possible for Afro-Caribbean population: Comparison of oncological outcomes with a Caucasian cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bladou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10994-021-05948-1⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (10), pp.532-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270667v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopsy Grade Group as a reliable prognostic factor for BCR in Afro-Caribbean men with intermediate- and high-risk prostate cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distillation of Weighted Automata from Recurrent Neural Networks using a Spectral Approach *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Urology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (6), pp.1493-1499. </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00345-019-02931-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-021-05948-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304993v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Structure of the Constraint Space Enables Learning</w:t>
               </w:r>
@@ -1516,64 +1516,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Surveillance for Favorable Risk Prostate Cancer in African Caribbean Men: Results of a Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gourtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Lanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2159,213 +2159,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Identification in the limit of context-free substitutable languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LARS: A learning algorithm for rewriting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+                <w:t xml:space="preserve">Colin de la Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Janodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (1), pp.7-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-006-9593-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186889v1</w:t>
+                <w:t xml:space="preserve">hal-00323308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LARS: A learning algorithm for rewriting systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynomial Identification in the limit of context-free substitutable languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Janodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.1725--1745</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323308v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4330,51 +4330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eyraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tsvetkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-07499-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Llavata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ah5w7ta5v" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodimir Mitarchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03957563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp O Tsvetkov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugha Sri Kalidindi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia E Baksheeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030760" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04066064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Tiulina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Iomdina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Yu. Petrov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Filippova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24087132" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deleuze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gourtaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp A Tsvetkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Bougaev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Malesinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Percot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bladou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ferri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensadoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.05.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05948-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Seddik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gourtaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-019-02931-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Chandlee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Heinz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jardine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rawski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7275/0v66-q733" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Senechal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Lanchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2016.12.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Janodet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Oates" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Papadopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1393" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02422495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kanazawa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Yoshinaka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicco Verwer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-013-5409-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Clark" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-006-9593-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lacroce" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54409-5_12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakotah Lambert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tahri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaffarov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cabanne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5708" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Goudian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arrivault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Benielli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Balle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco M Luque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Quattoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/W15-2310" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48395-4_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eyraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tsvetkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-07499-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Llavata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ah5w7ta5v" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodimir Mitarchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03957563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp O Tsvetkov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugha Sri Kalidindi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia E Baksheeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030760" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04066064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Tiulina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Iomdina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Yu. Petrov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Filippova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24087132" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deleuze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gourtaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp A Tsvetkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Bougaev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Malesinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Seddik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gourtaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-019-02931-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Percot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bladou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ferri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensadoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.05.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05948-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Chandlee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Heinz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jardine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rawski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7275/0v66-q733" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Senechal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Lanchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2016.12.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Janodet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Oates" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Papadopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1393" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02422495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kanazawa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Yoshinaka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicco Verwer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-013-5409-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Clark" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-006-9593-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lacroce" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54409-5_12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakotah Lambert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tahri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaffarov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cabanne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5708" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Goudian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arrivault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Benielli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Balle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco M Luque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Quattoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/W15-2310" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48395-4_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>