--- v1 (2026-04-13)
+++ v2 (2026-05-14)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plasma nanoDSF denaturation profiles predict the presence of breast cancer</w:t>
+                <w:t xml:space="preserve">Unsupervised horizontal attacks against public-key primitives with DCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guerin</w:t>
+                <w:t xml:space="preserve">Dorian Llavata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eleonora Cagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giraudo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12967-025-07499-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62056/ah5w7ta5v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489996v1</w:t>
+                <w:t xml:space="preserve">hal-05266270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised horizontal attacks against public-key primitives with DCCA</w:t>
+                <w:t xml:space="preserve">The plasma nanoDSF denaturation profiles predict the presence of breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Llavata</w:t>
+                <w:t xml:space="preserve">Mathilde Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Cagli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+                <w:t xml:space="preserve">Philippe Tsvetkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grosso</w:t>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62056/ah5w7ta5v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12967-025-07499-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266270v1</w:t>
+                <w:t xml:space="preserve">hal-05489996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the theoretical limit of gradient descent for Simple Recurrent Neural Networks with finite precision</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodimir Mitarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -478,51 +478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma nanoDSF Denaturation Profile at Baseline Is Predictive of Glioblastoma EGFR Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -740,295 +740,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[High-intensity focused ultrasound for locally prostate cancer: An Afro-Caribbean single-center study]</w:t>
+                <w:t xml:space="preserve">An AI-Powered Blood Test to Detect Cancer Using NanoDSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Deleuze</w:t>
+                <w:t xml:space="preserve">Philipp A Tsvetkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Blanchet</w:t>
+                <w:t xml:space="preserve">Anton A Bougaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Gourtaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V Roux</w:t>
+                <w:t xml:space="preserve">Soazig Malesinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2021.02.006⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13061294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282592v1</w:t>
+                <w:t xml:space="preserve">hal-03169412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AI-Powered Blood Test to Detect Cancer Using NanoDSF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[High-intensity focused ultrasound for locally prostate cancer: An Afro-Caribbean single-center study]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp A Tsvetkov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+                <w:t xml:space="preserve">G Gourtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton A Bougaev</w:t>
+                <w:t xml:space="preserve">C Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soazig Malesinski</w:t>
+                <w:t xml:space="preserve">V Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (6), pp.1294. </w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (12), pp.699-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13061294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2021.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169412v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopsy Grade Group as a reliable prognostic factor for BCR in Afro-Caribbean men with intermediate- and high-risk prostate cancer</w:t>
               </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gourtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1282,51 +1282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distillation of Weighted Automata from Recurrent Neural Networks using a Spectral Approach *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1386,51 +1386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Structure of the Constraint Space Enables Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Chandlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,51 +1637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Learning Substitutable Plane Graph Grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Janodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1754,51 +1754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin de La Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Strictly Local Subsequential Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Chandlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Heinz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1979,51 +1979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAutomaC: a probabilistic automata and hidden Markov models learning competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicco Verwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin de La Higuera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2083,51 +2083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Contextual Representations to Efficiently Learn Context-Free Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2159,213 +2159,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LARS: A learning algorithm for rewriting systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Polynomial Identification in the limit of context-free substitutable languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Janodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.1725--1745</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323308v1</w:t>
+                <w:t xml:space="preserve">hal-00186889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Identification in the limit of context-free substitutable languages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LARS: A learning algorithm for rewriting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin de la Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Janodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (1), pp.7-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-006-9593-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186889v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2377,316 +2377,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length Independent PAC-Bayes Bounds for Simple RNNs</w:t>
+                <w:t xml:space="preserve">A Theoretical Analysis of the Incremental Counting Ability of LSTM in Finite Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodimir Mitarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Valence, Spain</w:t>
+              <w:t xml:space="preserve">LearnAut workshop 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICALP/LiCS/FSCD 2024, 2024, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488664v1</w:t>
+                <w:t xml:space="preserve">hal-04619401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theoretical Analysis of the Incremental Counting Ability of LSTM in Finite Precision</w:t>
+                <w:t xml:space="preserve">Length Independent PAC-Bayes Bounds for Simple RNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodimir Mitarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lacroce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LearnAut workshop 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICALP/LiCS/FSCD 2024, 2024, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619401v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep stacking ensemble learning applied to profiling side-channel attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Llavata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Cagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Card Research and Advanced Application Conference - CARDIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. pp.235-255, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2720,51 +2720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAYSIR Competition: Transformer+rnn: Algorithms to Yield Simple and Interpretable Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakotah Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,51 +2858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with Partially Ordered Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Chandlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Black Boxes on Sequential Data using Weighted Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Goudian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3109,51 +3109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Benielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone sur l' Apprentissage Aurtomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3191,51 +3191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the Sequence PredIction ChallengE (SPiCe): a Competition on Learning the Next Symbol in a Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borja Balle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco M Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Benielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference in Grammatical Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3420,51 +3420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Strictly Local Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Chandlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Heinz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3537,51 +3537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Chandlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Heinz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3632,51 +3632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the PAutomaC Probabilistic Automaton Learning Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicco Verwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin de La Higuera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3714,51 +3714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Substitutable Binary Plane Graph Grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Janodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,51 +3822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial Algorithm for the Inference of Context Free Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3936,51 +3936,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency in the Identification in the Limit Learning Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4044,51 +4044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Grammatical Inference special issue of Fundamenta Informaticae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin de La Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,51 +4330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eyraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tsvetkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-07499-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Llavata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ah5w7ta5v" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodimir Mitarchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03957563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp O Tsvetkov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugha Sri Kalidindi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia E Baksheeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030760" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04066064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Tiulina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Iomdina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Yu. Petrov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Filippova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24087132" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deleuze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gourtaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp A Tsvetkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Bougaev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Malesinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Seddik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gourtaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-019-02931-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Percot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bladou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ferri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensadoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.05.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05948-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Chandlee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Heinz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jardine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rawski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7275/0v66-q733" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Senechal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Lanchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2016.12.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Janodet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Oates" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Papadopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1393" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02422495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kanazawa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Yoshinaka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicco Verwer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-013-5409-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Clark" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-006-9593-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lacroce" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54409-5_12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakotah Lambert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tahri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaffarov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cabanne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5708" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Goudian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arrivault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Benielli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Balle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco M Luque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Quattoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/W15-2310" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48395-4_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Llavata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eyraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ah5w7ta5v" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tsvetkov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraudo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-07499-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodimir Mitarchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03957563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp O Tsvetkov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugha Sri Kalidindi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia E Baksheeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030760" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04066064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Tiulina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Iomdina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Yu. Petrov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Filippova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24087132" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp A Tsvetkov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Bougaev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Malesinski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061294" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deleuze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gourtaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.02.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Seddik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gourtaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-019-02931-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Percot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bladou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ferri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensadoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.05.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05948-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Chandlee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Heinz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jardine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rawski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7275/0v66-q733" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Senechal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Lanchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2016.12.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Janodet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Oates" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Papadopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1393" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02422495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kanazawa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Yoshinaka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2016-1390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicco Verwer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-013-5409-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Clark" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-006-9593-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lacroce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54409-5_12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakotah Lambert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tahri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaffarov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cabanne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5708" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Goudian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arrivault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Benielli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Balle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco M Luque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Quattoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/W15-2310" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48395-4_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>