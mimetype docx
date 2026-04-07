--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Flamary </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4212-6627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188395008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flamary_r_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKADA-Bench: Benchmarking Unsupervised Domain Adaptation Methods with Realistic Validation On Diverse Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Kachaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network time-series classifiers for gravitational-wave searches in single-detector periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trovato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bejger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (12), pp.125003. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ad40f0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing discrete measures from projections. Consequences on the empirical Sliced Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.1121--1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence D’alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, pp.938-947. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2023.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Discrete Sliced Wasserstein Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232766v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating natural adversarial Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3110601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Conditional Domain Matching and Label Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111 (5), pp.1651-1670. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06088-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Alignment with Global Invariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Adversarial Regularization for learning with label noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (10), pp.7296-7306. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2021.3094662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection for kernel methods in systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqac014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding window strategy for convolutional spike sorting with Lasso Algorithm, theoretical guarantees and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lounici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-022-00494-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POT : Python Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Zahdi Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entropic Optimal Transport loss for learning deep neural networks under label noise in remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viven Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102863. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Gromov-Wasserstein Distance for Structured Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.212. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a13090212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benton Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avestruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clécio R. Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface roughness on diffraction in the externally occulted Lyot solar coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A1. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reducing the communication cost of the diffusion LMS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2863218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cuturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (12), pp.1923-1945. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-018-5717-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of the KNN and SVM Classification Algorithms in the Emotion Detection System EMOTICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaka Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks and Data Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol 7 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2090-4886.1000153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC Proximal Newton for Non-Convex Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the hybrid externally occulted Lyot solar coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galano​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (9), pp.1853-1865. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpami.2016.2615921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex regularization in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of multi- temporal classification techniques for forecasting image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), pp.953-957. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2014.2368988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass feature learning for hyperspectral image classification: sparse and hierarchical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.1--14. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of starshades: focal plane versus pupil plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-norm Regularization for Brain Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.ID 317056. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/317056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Feature Learning for spatio-spectral image classification with sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10), pp.6062-6074. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2294724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-Based Learning From Both Qualitative and Quantitative Labels: Application to Prostate Cancer Diagnosis Based on Multiparametric MR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.979 - 991. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2295759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Regularizations for Feature Selection in Ranking With Sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25 (n° 6), pp.1118-1130. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2286696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding finger movements from ECoG signals using switching linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (29), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2012.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Margin Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (2), pp.648 - 659. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2173685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sw-SVM : sensor weighting Support Vector Machines for EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.056004. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/8/5/056004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ell_p-\ell_q penalty for sparse linear and sparse multiple kernel multi-task learning,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (8), pp.1307-1320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning for Optimal Transport plan prediction between unbalanced graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mazelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for the GRAph Level autoEncoder (GRALE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krzakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any2Graph: Deep End-To-End Supervised Graph Prediction With An Optimal Transport Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krzakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference on Neural Information Processing Systems (NeurIPS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2402.12269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport with Adaptive Regularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS OTML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolating between Clustering and Dimensionality Reduction with Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS OTML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNEkhorn: Dimension Reduction with Symmetric Entropic Affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-seventh Annual Conference on Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Monge Mapping Normalization for learning on sleep data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for the multi-model combination of sub-seasonal ensemble forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced CO-Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i8.26193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Breloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Convergent Working Set Algorithm for Non-Convex Regularized Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Baltimore (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875560v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source Domain Adaptation via Weighted Joint Distributions Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Turrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Pontil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Eindhoven (Netherlands), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template based Graph Neural Network with Optimal Transport Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 – 36th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov-Wasserstein divergence for graphs classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Predict Graphs with Fused Gromov-Wasserstein Barycenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juho Rousu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning individual brains with Fused Unbalanced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zemskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New-Orlean, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov Wasserstein divergence with applications on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2022 - 10th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced Optimal Transport through Non-negative Penalized Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Neural Information Processing Systems (NeurIPS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2106.04145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Graph Dictionary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Conference, United States. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2102.06555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced minibatch Optimal Transport; applications to Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2103.03606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Semantic Interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV (Asian Conference on Computer Vision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO-Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with minibatch Wasserstein : asymptotic and gradient properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2020 - 23nd International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Palermo, Italy. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised variable selection for kernel methods in systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for structured data with application on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - 36th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Multi-source Domain Adaptation under Target Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepJDOT: Deep Joint Distribution Optimal Transport for Unsupervised Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - 15th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.467-483, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01225-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Wasserstein Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2018 - 6th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straylight analysis for the externally occulted Lyot solar coronagraph ASPIICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Kirschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.99, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Optimal Transport and Mapping Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2018 - International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint distribution optimal transportation for domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Habrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Approach for Deblurring Large Images with Shift-Variant Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency image reconstruction for radio-interferometry with self-tuned regularization parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ammanouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.1435-1439, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Data Fusion in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Planetary Unmixing with Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Nakhostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 8th workshop on Hyperspectral image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectral transportation with application to music transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward privacy-preserving diffusion strategies for adaptation and learning over networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, France. pp.1513-1517, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Estimation for Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Habrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly compressed diffusion LMS over adaptive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 50th Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Pacific Grove, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2016.7869515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal classification without new labels: A solution with optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitemp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance sampling strategy for non-convex randomized block-coordinate descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INTERNATIONAL WORKSHOP ON COMPUTATIONAL ADVANCES IN MULTI-SENSOR ADAPTIVE PROCESSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain adaptation with regularized optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed image reconstruction for very large arrays in radio astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Array and Multichannel Signal Processing Workshop (SAM), 2014 IEEE 8th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2014.6882424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport with Laplacian regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014, Workshop on Optimal Transport and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided diagnostic system for prostate cancer detection and characterization combining learned dictionaries and supervised classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2251 - 2255, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active set strategy for high-dimensional non-convex sparse optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for Domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014, Workshop on Optimal Transport and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A group-lasso active set strategy for multiclass hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Computer Vision (PCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Sparse Optimization for Object Detection in High Resolution Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Zerubia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP - 24th IEEE Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVM with feature selection and smooth prediction in images: Application to CAD of prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2246 - 2250, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering relevant spatial filterbanks for VHR image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotomamonjy Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3212-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting from an infinite set of features in SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken WordCloud: Clustering Recurrent Patterns in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Oliver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainties in SVM classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning spatial filters for multispectral image segmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kittila, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large margin filtering for signal sequence labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1974 - 1977, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage vaste marge pour l'étiquetage séquentiel à noyaux de signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont Ferrand, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Sequence Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Jean-Loïc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://mlsp2009.conwiz.dk/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables pour l'apprentissage simultanée de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrénce D'Apprentissage (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination périodique à partir d’observations multi-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. , 4 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Tools for Instrumentation & Signal Processing in Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Learning for BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces 1: Foundations and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2016, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119144977.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Tools for Instrumentation &amp; Signal Processing in Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78-79, pp.1-2, 2016, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1678001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDNORM: TEST-TIME TEMPORAL NORMALIZATION FOR DEEP LEARNING IN SLEEP STAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Expectation-Maximisation and Applications to Gaussian Mixture Model Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised covariance matrices alignment through Stiefel matrices estimation for MEG applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source and test-time domain adaptation on multivariate signals using Spatio-Temporal Monge Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lounici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning individual brains with Fused Unbalanced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zemskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factored couplings in multi-marginal optimal transport via difference of convex programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov Wasserstein divergence with applications on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the right boundaries matters! Wasserstein Adversarial Training for Label Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Gromov-Wasserstein distance for structured objects: theoretical foundations and mathematical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity Measure Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Deblurring of Large Images of Wide Field-of-View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to optimization with applications in astronomy and astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized conditional gradient: analysis of convergence and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LITIS; Lagrange; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding finger movements from ECoG signals using switching linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique pour le signal: applications aux interfaces cerveau-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. Université de Rouen, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00687501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Cerveau-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00675138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Flamary </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4212-6627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188395008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flamary_r_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKADA-Bench: Benchmarking Unsupervised Domain Adaptation Methods with Realistic Validation On Diverse Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Kachaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network time-series classifiers for gravitational-wave searches in single-detector periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trovato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bejger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (12), pp.125003. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ad40f0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing discrete measures from projections. Consequences on the empirical Sliced Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.1121--1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence D’alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, pp.938-947. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2023.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Discrete Sliced Wasserstein Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232766v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Alignment with Global Invariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection for kernel methods in systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqac014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Adversarial Regularization for learning with label noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (10), pp.7296-7306. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2021.3094662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding window strategy for convolutional spike sorting with Lasso Algorithm, theoretical guarantees and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lounici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-022-00494-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating natural adversarial Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3110601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Conditional Domain Matching and Label Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111 (5), pp.1651-1670. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06088-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POT : Python Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Zahdi Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Gromov-Wasserstein Distance for Structured Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.212. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a13090212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entropic Optimal Transport loss for learning deep neural networks under label noise in remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viven Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102863. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benton Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avestruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clécio R. Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface roughness on diffraction in the externally occulted Lyot solar coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A1. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reducing the communication cost of the diffusion LMS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2863218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cuturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (12), pp.1923-1945. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-018-5717-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of the KNN and SVM Classification Algorithms in the Emotion Detection System EMOTICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaka Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks and Data Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol 7 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2090-4886.1000153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the hybrid externally occulted Lyot solar coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galano​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (9), pp.1853-1865. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpami.2016.2615921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex regularization in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC Proximal Newton for Non-Convex Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass feature learning for hyperspectral image classification: sparse and hierarchical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.1--14. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of multi- temporal classification techniques for forecasting image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), pp.953-957. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2014.2368988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Feature Learning for spatio-spectral image classification with sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10), pp.6062-6074. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2294724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-Based Learning From Both Qualitative and Quantitative Labels: Application to Prostate Cancer Diagnosis Based on Multiparametric MR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.979 - 991. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2295759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-norm Regularization for Brain Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.ID 317056. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/317056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of starshades: focal plane versus pupil plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Regularizations for Feature Selection in Ranking With Sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25 (n° 6), pp.1118-1130. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2286696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding finger movements from ECoG signals using switching linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (29), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2012.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Margin Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (2), pp.648 - 659. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2173685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sw-SVM : sensor weighting Support Vector Machines for EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.056004. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/8/5/056004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ell_p-\ell_q penalty for sparse linear and sparse multiple kernel multi-task learning,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (8), pp.1307-1320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning for Optimal Transport plan prediction between unbalanced graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mazelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for the GRAph Level autoEncoder (GRALE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krzakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any2Graph: Deep End-To-End Supervised Graph Prediction With An Optimal Transport Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krzakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference on Neural Information Processing Systems (NeurIPS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2402.12269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Monge Mapping Normalization for learning on sleep data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolating between Clustering and Dimensionality Reduction with Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS OTML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNEkhorn: Dimension Reduction with Symmetric Entropic Affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-seventh Annual Conference on Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport with Adaptive Regularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS OTML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for the multi-model combination of sub-seasonal ensemble forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced CO-Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i8.26193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Breloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Convergent Working Set Algorithm for Non-Convex Regularized Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Baltimore (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875560v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template based Graph Neural Network with Optimal Transport Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 – 36th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source Domain Adaptation via Weighted Joint Distributions Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Turrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Pontil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Eindhoven (Netherlands), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov-Wasserstein divergence for graphs classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov Wasserstein divergence with applications on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2022 - 10th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning individual brains with Fused Unbalanced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zemskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New-Orlean, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Predict Graphs with Fused Gromov-Wasserstein Barycenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juho Rousu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Graph Dictionary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Conference, United States. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2102.06555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced Optimal Transport through Non-negative Penalized Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Neural Information Processing Systems (NeurIPS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2106.04145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced minibatch Optimal Transport; applications to Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2103.03606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO-Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with minibatch Wasserstein : asymptotic and gradient properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2020 - 23nd International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Palermo, Italy. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Semantic Interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV (Asian Conference on Computer Vision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised variable selection for kernel methods in systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for structured data with application on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - 36th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Multi-source Domain Adaptation under Target Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Wasserstein Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2018 - 6th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straylight analysis for the externally occulted Lyot solar coronagraph ASPIICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Kirschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.99, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Optimal Transport and Mapping Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2018 - International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepJDOT: Deep Joint Distribution Optimal Transport for Unsupervised Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - 15th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.467-483, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01225-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Approach for Deblurring Large Images with Shift-Variant Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency image reconstruction for radio-interferometry with self-tuned regularization parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ammanouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.1435-1439, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint distribution optimal transportation for domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Habrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Data Fusion in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectral transportation with application to music transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward privacy-preserving diffusion strategies for adaptation and learning over networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, France. pp.1513-1517, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Planetary Unmixing with Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Nakhostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 8th workshop on Hyperspectral image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Estimation for Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Habrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly compressed diffusion LMS over adaptive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 50th Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Pacific Grove, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2016.7869515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance sampling strategy for non-convex randomized block-coordinate descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INTERNATIONAL WORKSHOP ON COMPUTATIONAL ADVANCES IN MULTI-SENSOR ADAPTIVE PROCESSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal classification without new labels: A solution with optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitemp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed image reconstruction for very large arrays in radio astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Array and Multichannel Signal Processing Workshop (SAM), 2014 IEEE 8th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2014.6882424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A group-lasso active set strategy for multiclass hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Computer Vision (PCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Sparse Optimization for Object Detection in High Resolution Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Zerubia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP - 24th IEEE Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for Domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014, Workshop on Optimal Transport and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport with Laplacian regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014, Workshop on Optimal Transport and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided diagnostic system for prostate cancer detection and characterization combining learned dictionaries and supervised classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2251 - 2255, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active set strategy for high-dimensional non-convex sparse optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVM with feature selection and smooth prediction in images: Application to CAD of prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2246 - 2250, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain adaptation with regularized optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering relevant spatial filterbanks for VHR image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotomamonjy Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3212-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting from an infinite set of features in SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainties in SVM classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken WordCloud: Clustering Recurrent Patterns in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Oliver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage vaste marge pour l'étiquetage séquentiel à noyaux de signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont Ferrand, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large margin filtering for signal sequence labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1974 - 1977, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning spatial filters for multispectral image segmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kittila, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Sequence Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Jean-Loïc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://mlsp2009.conwiz.dk/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables pour l'apprentissage simultanée de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrénce D'Apprentissage (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination périodique à partir d’observations multi-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. , 4 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Tools for Instrumentation & Signal Processing in Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Tools for Instrumentation &amp; Signal Processing in Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78-79, pp.1-2, 2016, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1678001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Learning for BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces 1: Foundations and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2016, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119144977.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Expectation-Maximisation and Applications to Gaussian Mixture Model Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDNORM: TEST-TIME TEMPORAL NORMALIZATION FOR DEEP LEARNING IN SLEEP STAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised covariance matrices alignment through Stiefel matrices estimation for MEG applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source and test-time domain adaptation on multivariate signals using Spatio-Temporal Monge Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lounici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning individual brains with Fused Unbalanced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zemskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factored couplings in multi-marginal optimal transport via difference of convex programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov Wasserstein divergence with applications on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the right boundaries matters! Wasserstein Adversarial Training for Label Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Gromov-Wasserstein distance for structured objects: theoretical foundations and mathematical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity Measure Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Deblurring of Large Images of Wide Field-of-View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to optimization with applications in astronomy and astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized conditional gradient: analysis of convergence and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LITIS; Lagrange; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding finger movements from ECoG signals using switching linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique pour le signal: applications aux interfaces cerveau-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. Université de Rouen, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00687501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Cerveau-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00675138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3396FC89"/>
+    <w:nsid w:val="CD3D8276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-flamary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4212-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188395008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/flamary_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lalou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gnassounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kachaiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trovato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Chassande-Mottin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bejger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Flamary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Courty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad40f0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232769v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#8217;alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.05.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232766v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3994" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Fatras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3110601" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866979v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Alaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06088-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lobry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Flamary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3094662" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dragoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-022-00494-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Zahdi Alaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisbunon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viven Seguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102863" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090212" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aime" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834634" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Khalil Harrane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2863218" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5717-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaka Kon&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4886.1000153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952445v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rougeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galano&#8203;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aime" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629259" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2016.2615921" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2368988" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708243v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/317056" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Volpi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2294724" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niaf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295759" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123818v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2286696" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671478v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528917v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Camps-Valls" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2173685" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/5/056004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509608v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazelet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krzakala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.12269" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Van Assel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356797v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vincent-Cuaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103326v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359792v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Coz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13445" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26193" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875560v4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Turrisi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839517v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brogat-Motte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Rousu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thual" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Tran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zemskova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371489v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Wu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.04145" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140349v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.06555" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2103.03606" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Fong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174309v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082874v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellenberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01225-0_28" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451602v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Kirschner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313258" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956354v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02365713v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mourya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081653" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435072v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081446" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nakhostin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377533v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633856v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760501" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376970v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633804v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869515" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254329v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245773" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336588v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383796" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882424" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103076v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117669v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025456" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025585v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103073v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063450v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066235v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117682v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotomamonjy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025455" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798589v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotomamonjy Alain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Oliver" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582789v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Niaf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528923v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497300v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495281" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497296v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Jean-Lo&#239;c" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306238" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452332v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799273v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Harrane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436256v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343066v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436236v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384934v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235041v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bo&#239;t&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422094v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384925v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673674v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381198v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang Tran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376923v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174316v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717940v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Traor&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520266v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346134v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170705v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217870v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601154v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00675138v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-flamary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4212-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188395008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/flamary_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lalou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gnassounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kachaiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trovato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Chassande-Mottin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bejger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Flamary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Courty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad40f0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232769v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#8217;alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.05.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232766v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3994" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Fatras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lobry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Flamary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3094662" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dragoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-022-00494-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3110601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866979v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Alaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06088-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Zahdi Alaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisbunon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viven Seguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102863" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aime" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834634" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Khalil Harrane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2863218" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5717-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaka Kon&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4886.1000153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rougeot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galano&#8203;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aime" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629259" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2016.2615921" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952445v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.01.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2368988" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Volpi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2294724" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295759" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708243v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/317056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123818v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2286696" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671478v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528917v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Camps-Valls" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2173685" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/5/056004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509608v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazelet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krzakala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.12269" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Van Assel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vincent-Cuaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103326v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Coz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13445" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26193" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875560v4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Turrisi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832589v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858930v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thual" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Tran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zemskova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brogat-Motte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Rousu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140349v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.06555" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Wu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.04145" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2103.03606" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502329v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972165v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Fong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787253v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174322v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174309v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Kirschner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313258" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956354v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956356v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellenberger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01225-0_28" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02365713v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mourya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081653" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081446" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620589v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633856v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760501" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377236v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nakhostin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376970v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633804v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869515" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336588v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383796" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254329v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245773" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882424" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066235v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103076v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117669v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025456" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025585v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotomamonjy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025455" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798589v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotomamonjy Alain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582789v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Niaf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582799v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Oliver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497300v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495281" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528923v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Jean-Lo&#239;c" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306238" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452332v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799273v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Harrane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436256v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343066v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235041v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bo&#239;t&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384934v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422094v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384925v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673674v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381198v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang Tran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376923v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174316v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717940v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Traor&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520266v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346134v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170705v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217870v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601154v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00675138v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>