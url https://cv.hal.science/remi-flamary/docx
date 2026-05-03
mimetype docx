--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Flamary </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4212-6627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188395008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flamary_r_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKADA-Bench: Benchmarking Unsupervised Domain Adaptation Methods with Realistic Validation On Diverse Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Kachaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network time-series classifiers for gravitational-wave searches in single-detector periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trovato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bejger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (12), pp.125003. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ad40f0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing discrete measures from projections. Consequences on the empirical Sliced Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.1121--1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence D’alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, pp.938-947. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2023.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Discrete Sliced Wasserstein Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232766v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Alignment with Global Invariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection for kernel methods in systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqac014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Adversarial Regularization for learning with label noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (10), pp.7296-7306. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2021.3094662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding window strategy for convolutional spike sorting with Lasso Algorithm, theoretical guarantees and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lounici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-022-00494-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating natural adversarial Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3110601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Conditional Domain Matching and Label Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111 (5), pp.1651-1670. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06088-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POT : Python Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Zahdi Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Gromov-Wasserstein Distance for Structured Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.212. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a13090212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entropic Optimal Transport loss for learning deep neural networks under label noise in remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viven Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102863. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benton Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avestruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clécio R. Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface roughness on diffraction in the externally occulted Lyot solar coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A1. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reducing the communication cost of the diffusion LMS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2863218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cuturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (12), pp.1923-1945. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-018-5717-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of the KNN and SVM Classification Algorithms in the Emotion Detection System EMOTICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaka Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks and Data Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol 7 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2090-4886.1000153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the hybrid externally occulted Lyot solar coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galano​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (9), pp.1853-1865. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpami.2016.2615921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex regularization in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC Proximal Newton for Non-Convex Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass feature learning for hyperspectral image classification: sparse and hierarchical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.1--14. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of multi- temporal classification techniques for forecasting image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), pp.953-957. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2014.2368988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Feature Learning for spatio-spectral image classification with sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10), pp.6062-6074. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2294724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-Based Learning From Both Qualitative and Quantitative Labels: Application to Prostate Cancer Diagnosis Based on Multiparametric MR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.979 - 991. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2295759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-norm Regularization for Brain Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.ID 317056. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/317056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of starshades: focal plane versus pupil plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Regularizations for Feature Selection in Ranking With Sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25 (n° 6), pp.1118-1130. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2286696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding finger movements from ECoG signals using switching linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (29), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2012.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Margin Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (2), pp.648 - 659. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2173685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sw-SVM : sensor weighting Support Vector Machines for EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.056004. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/8/5/056004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ell_p-\ell_q penalty for sparse linear and sparse multiple kernel multi-task learning,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (8), pp.1307-1320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning for Optimal Transport plan prediction between unbalanced graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mazelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for the GRAph Level autoEncoder (GRALE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krzakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any2Graph: Deep End-To-End Supervised Graph Prediction With An Optimal Transport Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krzakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference on Neural Information Processing Systems (NeurIPS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2402.12269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Monge Mapping Normalization for learning on sleep data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolating between Clustering and Dimensionality Reduction with Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS OTML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNEkhorn: Dimension Reduction with Symmetric Entropic Affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-seventh Annual Conference on Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport with Adaptive Regularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS OTML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for the multi-model combination of sub-seasonal ensemble forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced CO-Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i8.26193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Breloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Convergent Working Set Algorithm for Non-Convex Regularized Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Baltimore (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875560v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template based Graph Neural Network with Optimal Transport Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 – 36th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source Domain Adaptation via Weighted Joint Distributions Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Turrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Pontil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Eindhoven (Netherlands), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov-Wasserstein divergence for graphs classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov Wasserstein divergence with applications on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2022 - 10th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning individual brains with Fused Unbalanced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zemskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New-Orlean, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Predict Graphs with Fused Gromov-Wasserstein Barycenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juho Rousu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Graph Dictionary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Conference, United States. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2102.06555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced Optimal Transport through Non-negative Penalized Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Neural Information Processing Systems (NeurIPS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2106.04145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced minibatch Optimal Transport; applications to Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2103.03606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO-Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with minibatch Wasserstein : asymptotic and gradient properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2020 - 23nd International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Palermo, Italy. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Semantic Interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV (Asian Conference on Computer Vision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised variable selection for kernel methods in systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for structured data with application on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - 36th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Multi-source Domain Adaptation under Target Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Wasserstein Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2018 - 6th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straylight analysis for the externally occulted Lyot solar coronagraph ASPIICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Kirschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.99, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Optimal Transport and Mapping Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2018 - International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepJDOT: Deep Joint Distribution Optimal Transport for Unsupervised Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - 15th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.467-483, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01225-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Approach for Deblurring Large Images with Shift-Variant Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency image reconstruction for radio-interferometry with self-tuned regularization parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ammanouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.1435-1439, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint distribution optimal transportation for domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Habrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Data Fusion in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectral transportation with application to music transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward privacy-preserving diffusion strategies for adaptation and learning over networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, France. pp.1513-1517, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Planetary Unmixing with Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Nakhostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 8th workshop on Hyperspectral image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Estimation for Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Habrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly compressed diffusion LMS over adaptive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 50th Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Pacific Grove, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2016.7869515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance sampling strategy for non-convex randomized block-coordinate descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INTERNATIONAL WORKSHOP ON COMPUTATIONAL ADVANCES IN MULTI-SENSOR ADAPTIVE PROCESSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal classification without new labels: A solution with optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitemp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed image reconstruction for very large arrays in radio astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Array and Multichannel Signal Processing Workshop (SAM), 2014 IEEE 8th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2014.6882424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A group-lasso active set strategy for multiclass hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Computer Vision (PCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Sparse Optimization for Object Detection in High Resolution Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Zerubia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP - 24th IEEE Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for Domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014, Workshop on Optimal Transport and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport with Laplacian regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014, Workshop on Optimal Transport and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided diagnostic system for prostate cancer detection and characterization combining learned dictionaries and supervised classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2251 - 2255, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active set strategy for high-dimensional non-convex sparse optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVM with feature selection and smooth prediction in images: Application to CAD of prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2246 - 2250, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain adaptation with regularized optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering relevant spatial filterbanks for VHR image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotomamonjy Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3212-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting from an infinite set of features in SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainties in SVM classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken WordCloud: Clustering Recurrent Patterns in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Oliver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage vaste marge pour l'étiquetage séquentiel à noyaux de signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont Ferrand, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large margin filtering for signal sequence labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1974 - 1977, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning spatial filters for multispectral image segmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kittila, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Sequence Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Jean-Loïc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://mlsp2009.conwiz.dk/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables pour l'apprentissage simultanée de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrénce D'Apprentissage (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination périodique à partir d’observations multi-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. , 4 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Tools for Instrumentation & Signal Processing in Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Tools for Instrumentation &amp; Signal Processing in Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78-79, pp.1-2, 2016, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1678001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Learning for BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces 1: Foundations and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2016, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119144977.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Expectation-Maximisation and Applications to Gaussian Mixture Model Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDNORM: TEST-TIME TEMPORAL NORMALIZATION FOR DEEP LEARNING IN SLEEP STAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised covariance matrices alignment through Stiefel matrices estimation for MEG applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source and test-time domain adaptation on multivariate signals using Spatio-Temporal Monge Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lounici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning individual brains with Fused Unbalanced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zemskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factored couplings in multi-marginal optimal transport via difference of convex programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov Wasserstein divergence with applications on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the right boundaries matters! Wasserstein Adversarial Training for Label Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Gromov-Wasserstein distance for structured objects: theoretical foundations and mathematical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity Measure Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Deblurring of Large Images of Wide Field-of-View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to optimization with applications in astronomy and astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized conditional gradient: analysis of convergence and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LITIS; Lagrange; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding finger movements from ECoG signals using switching linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique pour le signal: applications aux interfaces cerveau-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. Université de Rouen, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00687501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Cerveau-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00675138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Flamary </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4212-6627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188395008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flamary_r_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKADA-Bench: Benchmarking Unsupervised Domain Adaptation Methods with Realistic Validation On Diverse Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Kachaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing discrete measures from projections. Consequences on the empirical Sliced Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.1121--1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network time-series classifiers for gravitational-wave searches in single-detector periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trovato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bejger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (12), pp.125003. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ad40f0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence D’alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, pp.938-947. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2023.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Discrete Sliced Wasserstein Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232766v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection for kernel methods in systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqac014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Adversarial Regularization for learning with label noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (10), pp.7296-7306. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2021.3094662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Alignment with Global Invariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding window strategy for convolutional spike sorting with Lasso Algorithm, theoretical guarantees and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lounici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-022-00494-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating natural adversarial Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3110601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Conditional Domain Matching and Label Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111 (5), pp.1651-1670. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06088-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POT : Python Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Zahdi Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Gromov-Wasserstein Distance for Structured Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.212. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a13090212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entropic Optimal Transport loss for learning deep neural networks under label noise in remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viven Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102863. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface roughness on diffraction in the externally occulted Lyot solar coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benton Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avestruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clécio R. Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reducing the communication cost of the diffusion LMS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2863218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of the KNN and SVM Classification Algorithms in the Emotion Detection System EMOTICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaka Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks and Data Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol 7 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2090-4886.1000153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cuturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (12), pp.1923-1945. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-018-5717-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the hybrid externally occulted Lyot solar coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galano​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (9), pp.1853-1865. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpami.2016.2615921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex regularization in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC Proximal Newton for Non-Convex Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass feature learning for hyperspectral image classification: sparse and hierarchical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.1--14. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of multi- temporal classification techniques for forecasting image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), pp.953-957. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2014.2368988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Feature Learning for spatio-spectral image classification with sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10), pp.6062-6074. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2294724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-Based Learning From Both Qualitative and Quantitative Labels: Application to Prostate Cancer Diagnosis Based on Multiparametric MR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.979 - 991. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2295759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-norm Regularization for Brain Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.ID 317056. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/317056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of starshades: focal plane versus pupil plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Regularizations for Feature Selection in Ranking With Sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25 (n° 6), pp.1118-1130. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2286696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Margin Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (2), pp.648 - 659. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2173685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding finger movements from ECoG signals using switching linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (29), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2012.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sw-SVM : sensor weighting Support Vector Machines for EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.056004. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/8/5/056004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ell_p-\ell_q penalty for sparse linear and sparse multiple kernel multi-task learning,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (8), pp.1307-1320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning for Optimal Transport plan prediction between unbalanced graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mazelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for the GRAph Level autoEncoder (GRALE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krzakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any2Graph: Deep End-To-End Supervised Graph Prediction With An Optimal Transport Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krzakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference on Neural Information Processing Systems (NeurIPS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2402.12269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Monge Mapping Normalization for learning on sleep data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolating between Clustering and Dimensionality Reduction with Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS OTML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNEkhorn: Dimension Reduction with Symmetric Entropic Affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-seventh Annual Conference on Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport with Adaptive Regularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS OTML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for the multi-model combination of sub-seasonal ensemble forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Breloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced CO-Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i8.26193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template based Graph Neural Network with Optimal Transport Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 – 36th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source Domain Adaptation via Weighted Joint Distributions Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Turrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Pontil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Eindhoven (Netherlands), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Convergent Working Set Algorithm for Non-Convex Regularized Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Baltimore (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875560v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov-Wasserstein divergence for graphs classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Predict Graphs with Fused Gromov-Wasserstein Barycenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juho Rousu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning individual brains with Fused Unbalanced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zemskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New-Orlean, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov Wasserstein divergence with applications on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2022 - 10th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Graph Dictionary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Conference, United States. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2102.06555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced Optimal Transport through Non-negative Penalized Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Neural Information Processing Systems (NeurIPS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2106.04145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced minibatch Optimal Transport; applications to Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2103.03606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with minibatch Wasserstein : asymptotic and gradient properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2020 - 23nd International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Palermo, Italy. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO-Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Semantic Interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV (Asian Conference on Computer Vision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised variable selection for kernel methods in systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for structured data with application on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - 36th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Multi-source Domain Adaptation under Target Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Wasserstein Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2018 - 6th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straylight analysis for the externally occulted Lyot solar coronagraph ASPIICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Kirschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.99, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Optimal Transport and Mapping Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2018 - International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepJDOT: Deep Joint Distribution Optimal Transport for Unsupervised Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - 15th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.467-483, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01225-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Approach for Deblurring Large Images with Shift-Variant Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency image reconstruction for radio-interferometry with self-tuned regularization parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ammanouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.1435-1439, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint distribution optimal transportation for domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Habrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectral transportation with application to music transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward privacy-preserving diffusion strategies for adaptation and learning over networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, France. pp.1513-1517, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Planetary Unmixing with Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Nakhostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 8th workshop on Hyperspectral image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Data Fusion in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Estimation for Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Habrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly compressed diffusion LMS over adaptive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 50th Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Pacific Grove, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2016.7869515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance sampling strategy for non-convex randomized block-coordinate descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INTERNATIONAL WORKSHOP ON COMPUTATIONAL ADVANCES IN MULTI-SENSOR ADAPTIVE PROCESSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal classification without new labels: A solution with optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitemp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A group-lasso active set strategy for multiclass hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Computer Vision (PCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Sparse Optimization for Object Detection in High Resolution Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Zerubia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP - 24th IEEE Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for Domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014, Workshop on Optimal Transport and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport with Laplacian regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014, Workshop on Optimal Transport and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided diagnostic system for prostate cancer detection and characterization combining learned dictionaries and supervised classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2251 - 2255, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active set strategy for high-dimensional non-convex sparse optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed image reconstruction for very large arrays in radio astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Array and Multichannel Signal Processing Workshop (SAM), 2014 IEEE 8th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2014.6882424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVM with feature selection and smooth prediction in images: Application to CAD of prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2246 - 2250, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain adaptation with regularized optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering relevant spatial filterbanks for VHR image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotomamonjy Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3212-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting from an infinite set of features in SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken WordCloud: Clustering Recurrent Patterns in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Oliver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainties in SVM classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage vaste marge pour l'étiquetage séquentiel à noyaux de signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont Ferrand, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning spatial filters for multispectral image segmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kittila, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large margin filtering for signal sequence labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1974 - 1977, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Sequence Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Jean-Loïc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://mlsp2009.conwiz.dk/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables pour l'apprentissage simultanée de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrénce D'Apprentissage (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination périodique à partir d’observations multi-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. , 4 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Tools for Instrumentation & Signal Processing in Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Tools for Instrumentation &amp; Signal Processing in Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78-79, pp.1-2, 2016, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1678001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Learning for BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces 1: Foundations and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2016, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119144977.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Expectation-Maximisation and Applications to Gaussian Mixture Model Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDNORM: TEST-TIME TEMPORAL NORMALIZATION FOR DEEP LEARNING IN SLEEP STAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised covariance matrices alignment through Stiefel matrices estimation for MEG applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source and test-time domain adaptation on multivariate signals using Spatio-Temporal Monge Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lounici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning individual brains with Fused Unbalanced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zemskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factored couplings in multi-marginal optimal transport via difference of convex programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov Wasserstein divergence with applications on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the right boundaries matters! Wasserstein Adversarial Training for Label Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Gromov-Wasserstein distance for structured objects: theoretical foundations and mathematical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity Measure Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Deblurring of Large Images of Wide Field-of-View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to optimization with applications in astronomy and astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized conditional gradient: analysis of convergence and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LITIS; Lagrange; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding finger movements from ECoG signals using switching linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique pour le signal: applications aux interfaces cerveau-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. Université de Rouen, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00687501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Cerveau-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00675138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD3D8276"/>
+    <w:nsid w:val="755EA036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-flamary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4212-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188395008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/flamary_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lalou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gnassounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kachaiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trovato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Chassande-Mottin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bejger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Flamary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Courty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad40f0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232769v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#8217;alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.05.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232766v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3994" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Fatras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lobry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Flamary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3094662" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dragoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-022-00494-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3110601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866979v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Alaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06088-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Zahdi Alaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisbunon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viven Seguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102863" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aime" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834634" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Khalil Harrane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2863218" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5717-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaka Kon&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4886.1000153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rougeot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galano&#8203;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aime" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629259" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2016.2615921" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952445v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.01.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2368988" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Volpi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2294724" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295759" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708243v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/317056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123818v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2286696" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671478v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528917v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Camps-Valls" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2173685" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/5/056004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509608v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazelet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krzakala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.12269" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Van Assel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vincent-Cuaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103326v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Coz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13445" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26193" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875560v4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Turrisi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832589v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858930v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thual" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Tran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zemskova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brogat-Motte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Rousu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140349v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.06555" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Wu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.04145" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2103.03606" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502329v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972165v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Fong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787253v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174322v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174309v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Kirschner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313258" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956354v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956356v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellenberger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01225-0_28" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02365713v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mourya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081653" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081446" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620589v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633856v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760501" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377236v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nakhostin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376970v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633804v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869515" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336588v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383796" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254329v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245773" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882424" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066235v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103076v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117669v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025456" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025585v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotomamonjy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025455" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798589v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotomamonjy Alain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582789v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Niaf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582799v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Oliver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497300v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495281" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528923v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Jean-Lo&#239;c" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306238" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452332v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799273v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Harrane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436256v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343066v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235041v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bo&#239;t&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384934v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422094v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384925v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673674v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381198v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang Tran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376923v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174316v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717940v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Traor&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520266v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346134v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170705v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217870v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601154v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00675138v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-flamary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4212-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188395008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/flamary_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lalou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gnassounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kachaiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232769v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trovato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Chassande-Mottin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bejger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Flamary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad40f0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#8217;alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.05.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232766v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3994" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Fatras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lobry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Flamary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3094662" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dragoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-022-00494-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3110601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866979v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Alaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06088-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Zahdi Alaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisbunon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viven Seguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102863" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aime" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougeot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834634" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Khalil Harrane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2863218" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaka Kon&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4886.1000153" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5717-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rougeot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galano&#8203;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aime" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629259" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2016.2615921" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952445v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.01.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2368988" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Volpi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2294724" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295759" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708243v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/317056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123818v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2286696" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528917v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Camps-Valls" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2173685" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671478v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/5/056004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509608v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazelet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krzakala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.12269" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Van Assel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vincent-Cuaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103326v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Coz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13445" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26193" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839517v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Turrisi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875560v4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brogat-Motte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Rousu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thual" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Tran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zemskova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140349v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.06555" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Wu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.04145" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2103.03606" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972165v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Fong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787253v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174322v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174309v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Kirschner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313258" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956354v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956356v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellenberger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01225-0_28" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02365713v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mourya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081653" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081446" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620589v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633856v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760501" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nakhostin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376970v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633804v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869515" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336588v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383796" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254329v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245773" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066235v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103073v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103076v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117669v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehaire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025456" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170722v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882424" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotomamonjy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025455" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798589v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotomamonjy Alain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Oliver" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582789v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Niaf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497300v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495281" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Jean-Lo&#239;c" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306238" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452332v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799273v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Harrane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436256v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343066v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235041v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bo&#239;t&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384934v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422094v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384925v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256161v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381198v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang Tran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376923v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174316v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717940v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Traor&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520266v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170705v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346134v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217870v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601154v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00675138v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>