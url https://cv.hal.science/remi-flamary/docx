--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Flamary </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4212-6627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188395008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flamary_r_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKADA-Bench: Benchmarking Unsupervised Domain Adaptation Methods with Realistic Validation On Diverse Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Kachaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing discrete measures from projections. Consequences on the empirical Sliced Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.1121--1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network time-series classifiers for gravitational-wave searches in single-detector periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trovato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bejger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (12), pp.125003. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ad40f0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence D’alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, pp.938-947. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2023.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Discrete Sliced Wasserstein Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232766v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection for kernel methods in systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqac014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Adversarial Regularization for learning with label noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (10), pp.7296-7306. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2021.3094662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Alignment with Global Invariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding window strategy for convolutional spike sorting with Lasso Algorithm, theoretical guarantees and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lounici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-022-00494-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating natural adversarial Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3110601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Conditional Domain Matching and Label Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111 (5), pp.1651-1670. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06088-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POT : Python Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Zahdi Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Gromov-Wasserstein Distance for Structured Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.212. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a13090212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entropic Optimal Transport loss for learning deep neural networks under label noise in remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viven Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102863. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface roughness on diffraction in the externally occulted Lyot solar coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benton Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avestruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clécio R. Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reducing the communication cost of the diffusion LMS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2863218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of the KNN and SVM Classification Algorithms in the Emotion Detection System EMOTICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaka Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks and Data Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol 7 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2090-4886.1000153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cuturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (12), pp.1923-1945. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-018-5717-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the hybrid externally occulted Lyot solar coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galano​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (9), pp.1853-1865. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpami.2016.2615921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex regularization in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC Proximal Newton for Non-Convex Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass feature learning for hyperspectral image classification: sparse and hierarchical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.1--14. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of multi- temporal classification techniques for forecasting image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), pp.953-957. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2014.2368988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Feature Learning for spatio-spectral image classification with sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10), pp.6062-6074. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2294724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-Based Learning From Both Qualitative and Quantitative Labels: Application to Prostate Cancer Diagnosis Based on Multiparametric MR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.979 - 991. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2295759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-norm Regularization for Brain Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.ID 317056. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/317056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of starshades: focal plane versus pupil plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Regularizations for Feature Selection in Ranking With Sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25 (n° 6), pp.1118-1130. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2286696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Margin Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (2), pp.648 - 659. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2173685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding finger movements from ECoG signals using switching linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (29), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2012.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sw-SVM : sensor weighting Support Vector Machines for EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.056004. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/8/5/056004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ell_p-\ell_q penalty for sparse linear and sparse multiple kernel multi-task learning,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (8), pp.1307-1320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning for Optimal Transport plan prediction between unbalanced graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mazelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for the GRAph Level autoEncoder (GRALE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krzakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any2Graph: Deep End-To-End Supervised Graph Prediction With An Optimal Transport Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krzakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference on Neural Information Processing Systems (NeurIPS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2402.12269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Monge Mapping Normalization for learning on sleep data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolating between Clustering and Dimensionality Reduction with Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS OTML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNEkhorn: Dimension Reduction with Symmetric Entropic Affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-seventh Annual Conference on Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport with Adaptive Regularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS OTML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for the multi-model combination of sub-seasonal ensemble forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Breloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced CO-Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i8.26193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template based Graph Neural Network with Optimal Transport Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 – 36th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source Domain Adaptation via Weighted Joint Distributions Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Turrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Pontil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Eindhoven (Netherlands), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Convergent Working Set Algorithm for Non-Convex Regularized Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Baltimore (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875560v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov-Wasserstein divergence for graphs classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Predict Graphs with Fused Gromov-Wasserstein Barycenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juho Rousu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning individual brains with Fused Unbalanced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zemskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New-Orlean, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov Wasserstein divergence with applications on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2022 - 10th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Graph Dictionary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Conference, United States. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2102.06555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced Optimal Transport through Non-negative Penalized Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Neural Information Processing Systems (NeurIPS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2106.04145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced minibatch Optimal Transport; applications to Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2103.03606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with minibatch Wasserstein : asymptotic and gradient properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2020 - 23nd International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Palermo, Italy. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO-Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Semantic Interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV (Asian Conference on Computer Vision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised variable selection for kernel methods in systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for structured data with application on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - 36th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Multi-source Domain Adaptation under Target Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Wasserstein Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2018 - 6th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straylight analysis for the externally occulted Lyot solar coronagraph ASPIICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Kirschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.99, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Optimal Transport and Mapping Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2018 - International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepJDOT: Deep Joint Distribution Optimal Transport for Unsupervised Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - 15th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.467-483, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01225-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Approach for Deblurring Large Images with Shift-Variant Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency image reconstruction for radio-interferometry with self-tuned regularization parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ammanouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.1435-1439, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint distribution optimal transportation for domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Habrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectral transportation with application to music transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward privacy-preserving diffusion strategies for adaptation and learning over networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, France. pp.1513-1517, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Planetary Unmixing with Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Nakhostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 8th workshop on Hyperspectral image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Data Fusion in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Estimation for Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Habrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly compressed diffusion LMS over adaptive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 50th Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Pacific Grove, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2016.7869515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance sampling strategy for non-convex randomized block-coordinate descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INTERNATIONAL WORKSHOP ON COMPUTATIONAL ADVANCES IN MULTI-SENSOR ADAPTIVE PROCESSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal classification without new labels: A solution with optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitemp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A group-lasso active set strategy for multiclass hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Computer Vision (PCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Sparse Optimization for Object Detection in High Resolution Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Zerubia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP - 24th IEEE Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for Domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014, Workshop on Optimal Transport and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport with Laplacian regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014, Workshop on Optimal Transport and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided diagnostic system for prostate cancer detection and characterization combining learned dictionaries and supervised classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2251 - 2255, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active set strategy for high-dimensional non-convex sparse optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed image reconstruction for very large arrays in radio astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Array and Multichannel Signal Processing Workshop (SAM), 2014 IEEE 8th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2014.6882424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVM with feature selection and smooth prediction in images: Application to CAD of prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2246 - 2250, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain adaptation with regularized optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering relevant spatial filterbanks for VHR image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotomamonjy Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3212-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting from an infinite set of features in SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken WordCloud: Clustering Recurrent Patterns in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Oliver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainties in SVM classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage vaste marge pour l'étiquetage séquentiel à noyaux de signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont Ferrand, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning spatial filters for multispectral image segmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kittila, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large margin filtering for signal sequence labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1974 - 1977, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Sequence Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Jean-Loïc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://mlsp2009.conwiz.dk/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables pour l'apprentissage simultanée de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrénce D'Apprentissage (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination périodique à partir d’observations multi-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. , 4 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Tools for Instrumentation & Signal Processing in Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Tools for Instrumentation &amp; Signal Processing in Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78-79, pp.1-2, 2016, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1678001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Learning for BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces 1: Foundations and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2016, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119144977.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Expectation-Maximisation and Applications to Gaussian Mixture Model Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDNORM: TEST-TIME TEMPORAL NORMALIZATION FOR DEEP LEARNING IN SLEEP STAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised covariance matrices alignment through Stiefel matrices estimation for MEG applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source and test-time domain adaptation on multivariate signals using Spatio-Temporal Monge Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lounici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning individual brains with Fused Unbalanced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zemskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factored couplings in multi-marginal optimal transport via difference of convex programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov Wasserstein divergence with applications on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the right boundaries matters! Wasserstein Adversarial Training for Label Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Gromov-Wasserstein distance for structured objects: theoretical foundations and mathematical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity Measure Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Deblurring of Large Images of Wide Field-of-View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to optimization with applications in astronomy and astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized conditional gradient: analysis of convergence and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LITIS; Lagrange; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding finger movements from ECoG signals using switching linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique pour le signal: applications aux interfaces cerveau-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. Université de Rouen, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00687501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Cerveau-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00675138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Flamary </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4212-6627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188395008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flamary_r_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=zDnwxFQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKADA-Bench: Benchmarking Unsupervised Domain Adaptation Methods with Realistic Validation On Diverse Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Kachaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing discrete measures from projections. Consequences on the empirical Sliced Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.1121--1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network time-series classifiers for gravitational-wave searches in single-detector periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trovato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bejger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (12), pp.125003. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ad40f0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence D’alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, pp.938-947. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2023.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Discrete Sliced Wasserstein Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232766v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection for kernel methods in systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqac014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Adversarial Regularization for learning with label noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (10), pp.7296-7306. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2021.3094662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Alignment with Global Invariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding window strategy for convolutional spike sorting with Lasso Algorithm, theoretical guarantees and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lounici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-022-00494-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating natural adversarial Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3110601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Conditional Domain Matching and Label Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111 (5), pp.1651-1670. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06088-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POT : Python Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Zahdi Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Gromov-Wasserstein Distance for Structured Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.212. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a13090212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entropic Optimal Transport loss for learning deep neural networks under label noise in remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viven Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102863. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface roughness on diffraction in the externally occulted Lyot solar coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A1. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benton Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avestruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clécio R. Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reducing the communication cost of the diffusion LMS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2863218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of the KNN and SVM Classification Algorithms in the Emotion Detection System EMOTICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaka Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks and Data Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol 7 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2090-4886.1000153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cuturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (12), pp.1923-1945. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-018-5717-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the hybrid externally occulted Lyot solar coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galano​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (9), pp.1853-1865. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpami.2016.2615921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex regularization in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC Proximal Newton for Non-Convex Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass feature learning for hyperspectral image classification: sparse and hierarchical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.1--14. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of multi- temporal classification techniques for forecasting image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), pp.953-957. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2014.2368988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-norm Regularization for Brain Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.ID 317056. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/317056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Feature Learning for spatio-spectral image classification with sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10), pp.6062-6074. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2294724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-Based Learning From Both Qualitative and Quantitative Labels: Application to Prostate Cancer Diagnosis Based on Multiparametric MR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.979 - 991. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2295759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of starshades: focal plane versus pupil plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Regularizations for Feature Selection in Ranking With Sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25 (n° 6), pp.1118-1130. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2286696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Margin Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (2), pp.648 - 659. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2173685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding finger movements from ECoG signals using switching linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (29), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2012.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sw-SVM : sensor weighting Support Vector Machines for EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.056004. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/8/5/056004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ell_p-\ell_q penalty for sparse linear and sparse multiple kernel multi-task learning,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (8), pp.1307-1320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning for Optimal Transport plan prediction between unbalanced graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mazelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for the GRAph Level autoEncoder (GRALE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krzakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any2Graph: Deep End-To-End Supervised Graph Prediction With An Optimal Transport Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krzakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference on Neural Information Processing Systems (NeurIPS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2402.12269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolating between Clustering and Dimensionality Reduction with Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS OTML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNEkhorn: Dimension Reduction with Symmetric Entropic Affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-seventh Annual Conference on Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Monge Mapping Normalization for learning on sleep data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport with Adaptive Regularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Van Assel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS OTML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for the multi-model combination of sub-seasonal ensemble forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria, France. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Breloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced CO-Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i8.26193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template based Graph Neural Network with Optimal Transport Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 – 36th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source Domain Adaptation via Weighted Joint Distributions Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Turrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Pontil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Eindhoven (Netherlands), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Convergent Working Set Algorithm for Non-Convex Regularized Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Baltimore (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875560v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov-Wasserstein divergence for graphs classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Predict Graphs with Fused Gromov-Wasserstein Barycenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juho Rousu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning individual brains with Fused Unbalanced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zemskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New-Orlean, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov Wasserstein divergence with applications on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2022 - 10th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced Optimal Transport through Non-negative Penalized Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Neural Information Processing Systems (NeurIPS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2106.04145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Graph Dictionary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Conference, United States. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2102.06555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced minibatch Optimal Transport; applications to Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2103.03606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with minibatch Wasserstein : asymptotic and gradient properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2020 - 23nd International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Palermo, Italy. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO-Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Semantic Interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV (Asian Conference on Computer Vision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised variable selection for kernel methods in systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for structured data with application on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - 36th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Multi-source Domain Adaptation under Target Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Wasserstein Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2018 - 6th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straylight analysis for the externally occulted Lyot solar coronagraph ASPIICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Kirschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.99, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Optimal Transport and Mapping Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2018 - International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepJDOT: Deep Joint Distribution Optimal Transport for Unsupervised Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - 15th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.467-483, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01225-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Approach for Deblurring Large Images with Shift-Variant Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency image reconstruction for radio-interferometry with self-tuned regularization parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ammanouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.1435-1439, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint distribution optimal transportation for domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Habrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectral transportation with application to music transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward privacy-preserving diffusion strategies for adaptation and learning over networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, France. pp.1513-1517, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Planetary Unmixing with Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Nakhostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 8th workshop on Hyperspectral image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Data Fusion in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Estimation for Discrete Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Habrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly compressed diffusion LMS over adaptive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 50th Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Pacific Grove, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2016.7869515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance sampling strategy for non-convex randomized block-coordinate descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INTERNATIONAL WORKSHOP ON COMPUTATIONAL ADVANCES IN MULTI-SENSOR ADAPTIVE PROCESSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal classification without new labels: A solution with optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitemp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for Domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014, Workshop on Optimal Transport and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A group-lasso active set strategy for multiclass hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Computer Vision (PCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Sparse Optimization for Object Detection in High Resolution Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Zerubia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP - 24th IEEE Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport with Laplacian regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014, Workshop on Optimal Transport and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided diagnostic system for prostate cancer detection and characterization combining learned dictionaries and supervised classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2251 - 2255, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active set strategy for high-dimensional non-convex sparse optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boisbunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed image reconstruction for very large arrays in radio astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Array and Multichannel Signal Processing Workshop (SAM), 2014 IEEE 8th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2014.6882424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVM with feature selection and smooth prediction in images: Application to CAD of prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2246 - 2250, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain adaptation with regularized optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering relevant spatial filterbanks for VHR image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotomamonjy Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3212-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting from an infinite set of features in SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken WordCloud: Clustering Recurrent Patterns in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Oliver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainties in SVM classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Niaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage vaste marge pour l'étiquetage séquentiel à noyaux de signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont Ferrand, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning spatial filters for multispectral image segmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kittila, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large margin filtering for signal sequence labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1974 - 1977, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Sequence Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Jean-Loïc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://mlsp2009.conwiz.dk/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables pour l'apprentissage simultanée de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrénce D'Apprentissage (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination périodique à partir d’observations multi-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Harrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. , 4 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Tools for Instrumentation & Signal Processing in Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Tools for Instrumentation &amp; Signal Processing in Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78-79, pp.1-2, 2016, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1678001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Learning for BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces 1: Foundations and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2016, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119144977.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of Relaxed Fair Regression: A Unified Framework for Aware and Unaware Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Generali Lince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Divol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Expectation-Maximisation and Applications to Gaussian Mixture Model Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDNORM: TEST-TIME TEMPORAL NORMALIZATION FOR DEEP LEARNING IN SLEEP STAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised covariance matrices alignment through Stiefel matrices estimation for MEG applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source and test-time domain adaptation on multivariate signals using Spatio-Temporal Monge Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gnassounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lounici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning individual brains with Fused Unbalanced Gromov-Wasserstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zemskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Plougonven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factored couplings in multi-marginal optimal transport via difference of convex programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgen Redko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-relaxed Gromov Wasserstein divergence with applications on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vincent-Cuaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the right boundaries matters! Wasserstein Adversarial Training for Label Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Gromov-Wasserstein distance for structured objects: theoretical foundations and mathematical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity Measure Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Deblurring of Large Images of Wide Field-of-View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mourya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to optimization with applications in astronomy and astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized conditional gradient: analysis of convergence and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LITIS; Lagrange; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding finger movements from ECoG signals using switching linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique pour le signal: applications aux interfaces cerveau-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. Université de Rouen, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00687501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Cerveau-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00675138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="755EA036"/>
+    <w:nsid w:val="CC402DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-flamary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4212-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188395008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/flamary_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lalou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gnassounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kachaiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232769v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trovato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Chassande-Mottin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bejger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Flamary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad40f0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#8217;alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.05.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232766v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3994" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Fatras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lobry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Flamary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3094662" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dragoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-022-00494-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3110601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866979v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Alaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06088-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Zahdi Alaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisbunon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viven Seguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102863" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aime" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougeot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834634" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Khalil Harrane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2863218" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaka Kon&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4886.1000153" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5717-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rougeot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galano&#8203;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aime" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629259" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2016.2615921" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952445v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.01.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2368988" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Volpi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2294724" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295759" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708243v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/317056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123818v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2286696" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528917v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Camps-Valls" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2173685" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671478v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/5/056004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509608v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazelet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krzakala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.12269" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Van Assel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vincent-Cuaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103326v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Coz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13445" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26193" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839517v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Turrisi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875560v4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brogat-Motte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Rousu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thual" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Tran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zemskova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140349v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.06555" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Wu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.04145" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2103.03606" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972165v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Fong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787253v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174322v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174309v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Kirschner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313258" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956354v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956356v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellenberger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01225-0_28" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02365713v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mourya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081653" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081446" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620589v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633856v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760501" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nakhostin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376970v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633804v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869515" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336588v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383796" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254329v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245773" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066235v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103073v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103076v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117669v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehaire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025456" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170722v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882424" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotomamonjy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025455" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798589v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotomamonjy Alain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Oliver" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582789v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Niaf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497300v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495281" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Jean-Lo&#239;c" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306238" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452332v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799273v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Harrane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436256v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343066v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235041v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bo&#239;t&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384934v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422094v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384925v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256161v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381198v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang Tran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376923v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174316v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717940v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Traor&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520266v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170705v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346134v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217870v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601154v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00675138v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-flamary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4212-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188395008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/flamary_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zDnwxFQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lalou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gnassounou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kachaiev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232769v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Tanguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trovato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Chassande-Mottin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bejger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Flamary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Courty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad40f0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#8217;alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.05.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232766v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3994" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Fatras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lobry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Flamary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3094662" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dragoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-022-00494-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3110601" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866979v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Alaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06088-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Zahdi Alaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisbunon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090212" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viven Seguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102863" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aime" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougeot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834634" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Khalil Harrane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2863218" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaka Kon&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4886.1000153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5717-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rougeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galano&#8203;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aime" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629259" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2016.2615921" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952445v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.01.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2368988" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708243v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/317056" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Volpi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2294724" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niaf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295759" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123818v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2286696" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528917v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Camps-Valls" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2173685" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671478v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617810v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/5/056004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krzakala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Yang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.12269" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Van Assel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vincent-Cuaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103326v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359792v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229636v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Coz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13445" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26193" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Turrisi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875560v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839524v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brogat-Motte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Rousu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thual" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Tran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zemskova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Wu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.04145" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140349v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.06555" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264020v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2103.03606" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502329v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972087v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Fong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082874v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451602v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Kirschner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313258" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956356v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellenberger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01225-0_28" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02365713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mourya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081653" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435072v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081446" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633856v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760501" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nakhostin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377234v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633804v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869515" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336588v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383796" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245773" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103073v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066235v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103076v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117669v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025456" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882424" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117682v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotomamonjy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025455" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018698v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798589v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotomamonjy Alain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626168v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Oliver" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582789v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Niaf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497296v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528923v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497300v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495281" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493553v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Jean-Lo&#239;c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306238" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452332v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799273v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Harrane" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436256v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436236v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343066v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Generali Lince" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Divol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Gaucher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235041v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bo&#239;t&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384934v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422094v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256161v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673674v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381198v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang Tran" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376923v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174313v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174316v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717940v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Traor&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520266v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170705v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346134v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217870v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687501v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00675138v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>