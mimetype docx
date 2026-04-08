--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -100,1099 +100,1099 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of solute concentration gradients in the benthic boundary layer to highlight sediment source-sink dynamics: a non-invasive \textitin situ study</w:t>
+                <w:t xml:space="preserve">Distribution of arsenic concentrations in soils historically impacted by mining activities: Cross-validation of pXRF methodology and application to the Orbiel valley (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Régis</w:t>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">Magali Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Munaron</w:t>
+                <w:t xml:space="preserve">Aude Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 323, pp.109432. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.109389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2025.109389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195817v1</w:t>
+                <w:t xml:space="preserve">hal-05536089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of arsenic concentrations in soils historically impacted by mining activities: Cross-validation of pXRF methodology and application to the Orbiel valley (France)</w:t>
+                <w:t xml:space="preserve">Deciphering Sb Sources and Transport Processes in a Mining and Smelting-Impacted River System (Oruro, Bolivia): Insights from Sb Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Heydon</w:t>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Philippe</w:t>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Viers</w:t>
+                <w:t xml:space="preserve">Marizol Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Calas</w:t>
+                <w:t xml:space="preserve">Mauricio Ormachea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 259, pp.109389. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236 (12), pp.790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2025.109389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-025-08445-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536089v1</w:t>
+                <w:t xml:space="preserve">hal-05384094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Sb Sources and Transport Processes in a Mining and Smelting-Impacted River System (Oruro, Bolivia): Insights from Sb Isotopes</w:t>
+                <w:t xml:space="preserve">Zinc Isotope Fingerprints in Juvenile Fishes from Estuarine Nurseries with Different Pollution Histories: Perspectives for Environmental Monitoring and Fish Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Ferrari</w:t>
+                <w:t xml:space="preserve">Daniel Ferreira Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+                <w:t xml:space="preserve">Hyeryeong Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">P. Vivion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marizol Flores</w:t>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Ormachea</w:t>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 236 (12), pp.790. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (48), pp.26092-26103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-025-08445-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c05939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384094v1</w:t>
+                <w:t xml:space="preserve">hal-05454570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Isotope Fingerprints in Juvenile Fishes from Estuarine Nurseries with Different Pollution Histories: Perspectives for Environmental Monitoring and Fish Ecology</w:t>
+                <w:t xml:space="preserve">Assessing pollution in sediment and water before, during and after sediment dredging in a Mediterranean harbor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ferreira Araujo</w:t>
+                <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeryeong Jeong</w:t>
+                <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vivion</w:t>
+                <w:t xml:space="preserve">Aurélien Domeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+                <w:t xml:space="preserve">Mylène Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (48), pp.26092-26103. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.126182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c05939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454570v1</w:t>
+                <w:t xml:space="preserve">hal-05113522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing pollution in sediment and water before, during and after sediment dredging in a Mediterranean harbor</w:t>
+                <w:t xml:space="preserve">Use of solute concentration gradients in the benthic boundary layer to highlight sediment source-sink dynamics: a non-invasive \textitin situ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Montigny</w:t>
+                <w:t xml:space="preserve">Julie Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrine Chouba</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Domeau</w:t>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Marie</w:t>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 389, pp.126182. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 323, pp.109432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113522v1</w:t>
+                <w:t xml:space="preserve">hal-05195817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular dysfunction is at the onset of oxaliplatin-induced peripheral neuropathy symptoms in mice</w:t>
+                <w:t xml:space="preserve">Metal record of copper-based antifouling paints in sediment core following marina construction and operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Taïb</w:t>
+                <w:t xml:space="preserve">Bruno Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Durand</w:t>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Dehais</w:t>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+                <w:t xml:space="preserve">Myller de Sousa Tonhá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Souto-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.202402791⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204, 116534 (10p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816551v1</w:t>
+                <w:t xml:space="preserve">hal-04669275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal record of copper-based antifouling paints in sediment core following marina construction and operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cunha</w:t>
+                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myller de Sousa Tonhá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Eduardo Souto-Oliveira</w:t>
+                <w:t xml:space="preserve">B. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, 135714 (13p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669275v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
+                <w:t xml:space="preserve">Vascular dysfunction is at the onset of oxaliplatin-induced peripheral neuropathy symptoms in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Landrot</w:t>
+                <w:t xml:space="preserve">Vianney Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cunha</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 480, 135714 (13p.). </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.e202402791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202402791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777747v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of trace and rare earth elements in the estuary of Ría de Huelva (SW Spain): Field data and geochemical modeling</w:t>
               </w:r>
@@ -1312,90 +1312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added Value of Water Column Spatiotemporal Monitoring to Assess Variability of Trace Metal Elements and Organotin Compounds in Mediterranean Harbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Domeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1472,77 +1472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillevic Floriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t>
@@ -1580,77 +1580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotope fractionation during Sb(V) and Sb(III) adsorption on secondary Fe-minerals (schwertmannite, ferrihydrite) typical of mine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sánchez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Dolores Basallote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 947, pp.174683. </w:t>
@@ -1825,2362 +1825,2362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of estuarine water mixing on the mobility of trace elements in acid mine drainage leachates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergio Carrero</w:t>
+                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Parviainen</w:t>
+                <w:t xml:space="preserve">Marina Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114491⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 641, pp.121788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780973v1</w:t>
+                <w:t xml:space="preserve">hal-04267874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Landrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 313, pp.137368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267874v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring a new approach for assessing the fate and behavior of the tailings released by the Brumadinho dam collapse (Minas Gerais, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">Hikari Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137368⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 448, pp.130828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874871v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a new approach for assessing the fate and behavior of the tailings released by the Brumadinho dam collapse (Minas Gerais, Brazil)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Quantin</w:t>
+                <w:t xml:space="preserve">The use of copper isotopes for understanding metal transfer mechanisms within the continuum mine—river—dam (Huelva Region, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haurine</w:t>
+                <w:t xml:space="preserve">Jose Antonio Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zouiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130828⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-25802-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456183v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of copper isotopes for understanding metal transfer mechanisms within the continuum mine—river—dam (Huelva Region, Spain)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Zouiten</w:t>
+                <w:t xml:space="preserve">Effects of estuarine water mixing on the mobility of trace elements in acid mine drainage leachates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Pérez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Millán-Becerro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Basallote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Carrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Marquet</w:t>
+                <w:t xml:space="preserve">Annika Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.114491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-25802-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047937v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic compositions of copper and zinc in plankton from the Mediterranean Sea (MERITE-HIPPOCAMPE campaign): Tracing trophic transfer and geogenic inputs</w:t>
+                <w:t xml:space="preserve">Arsenic and other trace elements in groundwaters and surface waters in the gold mining region of the Nigerien Liptako (Southwestern Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Briant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114315⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (23), pp.524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-022-10639-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865956v1</w:t>
+                <w:t xml:space="preserve">hal-03857742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic and other trace elements in groundwaters and surface waters in the gold mining region of the Nigerien Liptako (Southwestern Niger)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welton Climaco Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-022-10639-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (28), pp.43072-43088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-18101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857742v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thallium distribution in an estuary affected by acid mine drainage (AMD): The Ría de Huelva estuary (SW Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ruiz Cánovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Dolores Basallote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 306, pp.119448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Cu isotope records of Cu-based antifouling paints in sediment core profiles from the largest European Marina, The Port Camargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-18101-1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 849, 157885 (10p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203722v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu isotope records of Cu-based antifouling paints in sediment core profiles from the largest European Marina, The Port Camargue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Equilibrium mass-dependent isotope fractionation of antimony between stibnite and Sb secondary minerals: A first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Méheut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157885⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 611, pp.121115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203851v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium mass-dependent isotope fractionation of antimony between stibnite and Sb secondary minerals: A first-principles study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Ferrari</w:t>
+                <w:t xml:space="preserve">Isotopic compositions of copper and zinc in plankton from the Mediterranean Sea (MERITE-HIPPOCAMPE campaign): Tracing trophic transfer and geogenic inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Araùjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Méheut</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 611, pp.121115. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185 (Part A), pp.114315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812631v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A single-step purification method for the precise determination of the antimony isotopic composition of environmental, geological and biological samples by HG-MC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.776-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ja00452a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338738v1</w:t>
+                <w:t xml:space="preserve">hal-03240720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-step purification method for the precise determination of the antimony isotopic composition of environmental, geological and biological samples by HG-MC-ICP-MS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interferences and Matrix Effects on Iron Isotopic Composition Measurements by 57Fe-58Fe Double-Spike Multi-Collector Inductively Coupled Plasma Mass Spectrometry; the Importance of Calcium and Aluminum Interferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica K Klar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ja00452a⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.692025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvc.2021.692025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240720v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferences and Matrix Effects on Iron Isotopic Composition Measurements by 57Fe-58Fe Double-Spike Multi-Collector Inductively Coupled Plasma Mass Spectrometry; the Importance of Calcium and Aluminum Interferences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica K Klar</w:t>
+                <w:t xml:space="preserve">Patricia Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pradoux</w:t>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+                <w:t xml:space="preserve">Moustafa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.692025. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvc.2021.692025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358745v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tillandsia usneoides as biomonitors of trace elements contents in the atmosphere of the mining district of Cartagena-La Unión (Spain): New insights for element transfer and pollution source tracing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Schreck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Viers</w:t>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isalyne Blondet</w:t>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Auda</w:t>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 241, pp.124955. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390214v1</w:t>
+                <w:t xml:space="preserve">hal-03164397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong temporal and spatial variation of dissolved Cu isotope composition in acid mine drainage under contrasted hydrological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guédron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perrot</w:t>
+                <w:t xml:space="preserve">Jeremy Masbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 266 (Part 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164397v1</w:t>
+                <w:t xml:space="preserve">hal-02899647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong temporal and spatial variation of dissolved Cu isotope composition in acid mine drainage under contrasted hydrological conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tillandsia usneoides as biomonitors of trace elements contents in the atmosphere of the mining district of Cartagena-La Unión (Spain): New insights for element transfer and pollution source tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isalyne Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Masbou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Zouiten</w:t>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 266 (Part 2), </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.124955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899647v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Interlaboratory Characterisation of Silicon, Rare Earth Elements and Twenty‐Two other Trace Element Mass Fractions in the Natural River Water Certified Reference Material SLRS ‐6 ( NRC ‐ CNRC )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (3), pp.475-496. </w:t>
@@ -4218,64 +4218,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric dust characterisation in the mining district of Cartagena-La Unión, Spain: Air quality and health risks assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isalyne Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,51 +4378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4499,90 +4499,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Cu isotopes a useful tool to trace metal sources and processes in acid mine drainage (AMD) context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Masbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.1071-1079. </w:t>
@@ -4620,103 +4620,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental legacy of historic Pb-Zn-Ag-Au mining in river basins of the southern edge of the Massif Central (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (25), pp.20725 - 20735. </w:t>
@@ -4754,103 +4754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering As and Cu cycling in sediment pore waters in a large marina (Port Camargue, southern France) using a multi-tracer (Fe, Mn, U, Mo) approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.242 - 249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4884,103 +4884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of butyltin compounds in the sediment pore waters of a contaminated marina (Port Camargue, South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150, pp.123 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5008,1281 +5008,1281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted responses of Ruditapes decussatus (filter and deposit feeding) and Loripes lacteus (symbiotic) exposed to polymetallic contamination (Port-Camargue, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation of dissolved and particulate metal(loid) (As, Cd, Pb, Sb, Tl, Zn) concentrations under varying discharge during a Mediterranean flood in a former mining watershed, the Gardon River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Caro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.132--142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841294v1</w:t>
+                <w:t xml:space="preserve">hal-02063551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of dissolved and particulate metal(loid) (As, Cd, Pb, Sb, Tl, Zn) concentrations under varying discharge during a Mediterranean flood in a former mining watershed, the Gardon River (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Antimony isotopic composition in river waters affected by ancient mining activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.851-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063551v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic composition in river waters affected by ancient mining activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+                <w:t xml:space="preserve">Toxic trace elements in maternal and cord blood and social determinants in a Bolivian mining city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ruiz-Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Paco V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Muckelbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.158 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603123.2015.1061114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983270v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic trace elements in maternal and cord blood and social determinants in a Bolivian mining city</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted responses of Ruditapes decussatus (filter and deposit feeding) and Loripes lacteus (symbiotic) exposed to polymetallic contamination (Port-Camargue, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ruiz-Castell</w:t>
+                <w:t xml:space="preserve">Audrey Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Paco V.</w:t>
+                <w:t xml:space="preserve">Gaetan Chereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Muckelbauer</w:t>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (2), pp.158 - 174. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.526 - 534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09603123.2015.1061114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902857v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary record of V, U, Mo and Mn in the Pierre-Blanche lagoon (Southern France). Evidence for a major anoxia event during the Roman period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683614540957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+                <w:t xml:space="preserve">hal-01062151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléohydrologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multidating approach applied to historical slackwater flood deposits of the Gardon River, SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dezileau</w:t>
+                <w:t xml:space="preserve">J.F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Terrier</w:t>
+                <w:t xml:space="preserve">P. Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014037⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, p. 56 - p. 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108400v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidating approach applied to historical slackwater flood deposits of the Gardon River, SE France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Latapie</w:t>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.017⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059669v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 481, pp.509-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary record of V, U, Mo and Mn in the Pierre-Blanche lagoon (Southern France). Evidence for a major anoxia event during the Roman period</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléohydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10p. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.44-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683614540957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062151v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Sb(V) and Sb(III) species along a gradient of pH and oxygen concentration in the Carnoulès mine waters (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6359,51 +6359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6450,103 +6450,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in the sediments of a large Mediterranean marina (Port Camargue, France): Levels and contamination history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (1), pp.78 - 85. </w:t>
@@ -6635,51 +6635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 373 (SI), pp.39-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6859,51 +6859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child neurodevelopment in a Bolivian mining city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ruiz-Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Paco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6999,1094 +6999,1094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intense scavenging on Pa-Th fractionation in the wake of Kerguelen Island (Southern Ocean)</w:t>
+                <w:t xml:space="preserve">Determination of Ra-226 concentrations in seawater and suspended particles (NW Pacific) using MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Venchiarutti</w:t>
+                <w:t xml:space="preserve">M. Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roy-Barman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">P. van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (11), pp.3187-3201. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 126 (1-4), pp.132-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-3187-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985246v1</w:t>
+                <w:t xml:space="preserve">hal-00984552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Ra-226 concentrations in seawater and suspended particles (NW Pacific) using MC-ICP-MS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. van Beek</w:t>
+                <w:t xml:space="preserve">A 3500-Year Record of Hg and Pb Contamination in a mediterranean Sedimentary Archive (The Pierre Blanche Lagoon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Reyss</w:t>
+                <w:t xml:space="preserve">Rémy Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Riotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 126 (1-4), pp.132-138. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2011.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es2004599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00984552v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00639280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3500-Year Record of Hg and Pb Contamination in a mediterranean Sedimentary Archive (The Pierre Blanche Lagoon, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">Influence of intense scavenging on Pa-Th fractionation in the wake of Kerguelen Island (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Venchiarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Freydier</w:t>
+                <w:t xml:space="preserve">M Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cossa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es2004599⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.3187 - 3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-3187-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00639280v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intense scavenging on Pa-Th fractionation in the wake of Kerguelen Island (Southern Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Freydier</w:t>
+                <w:t xml:space="preserve">C. Venchiarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter van Beek</w:t>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Souhaut</w:t>
+                <w:t xml:space="preserve">M. Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8, pp.3187 - 3201. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+              <w:t xml:space="preserve">, 2011, 8 (11), pp.3187-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-8-3187-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511731v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Infra Red femtosecond Laser Ablation: the influence of energy and pulse width on the LA-ICP-MS analysis of monazite</w:t>
+                <w:t xml:space="preserve">Amorphous Materials: Properties, Structure, and Durability{dagger} Arsenic enrichment in hydrous peraluminous melts: Insights from femtosecond laser ablation-inductively coupled plasma-quadrupole mass spectrometry, and in situ X-ray absorption fine structure spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
+                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remi Freydier</w:t>
+                <w:t xml:space="preserve">Gleb S. Pokrovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (5), </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (7), pp.1095-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b913584g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2010.3424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904566v1</w:t>
+                <w:t xml:space="preserve">insu-00508983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Materials: Properties, Structure, and Durability{dagger} Arsenic enrichment in hydrous peraluminous melts: Insights from femtosecond laser ablation-inductively coupled plasma-quadrupole mass spectrometry, and in situ X-ray absorption fine structure spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Precision Determination of the Isotopic Composition of Dissolved Iron in Iron Depleted Seawater by Double Spike Multicollector-ICPMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
+                <w:t xml:space="preserve">M. Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleb S. Pokrovski</w:t>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 95 (7), pp.1095-1104. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (17), p7103-7111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2010.3424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac1002504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00508983v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Precision Determination of the Isotopic Composition of Dissolved Iron in Iron Depleted Seawater by Double Spike Multicollector-ICPMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominance of mechanical over thermally induced damage during femtosecond laser ablation of monazite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Radic</w:t>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labatut</w:t>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jeandel</w:t>
+                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poitrasson</w:t>
+                <w:t xml:space="preserve">Richard Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (17), p7103-7111. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2), pp.235 - 244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac1002504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544177v1</w:t>
+                <w:t xml:space="preserve">hal-01904563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance of mechanical over thermally induced damage during femtosecond laser ablation of monazite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Near Infra Red femtosecond Laser Ablation: the influence of energy and pulse width on the LA-ICP-MS analysis of monazite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b913584g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904563v1</w:t>
+                <w:t xml:space="preserve">hal-01904566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of B isotopes as a tracer of anthropogenic emissions in the atmosphere of Paris, France</w:t>
               </w:r>
@@ -8098,51 +8098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chetelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (5), pp.810-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8188,90 +8188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the isotopic composition of dissolved iron in the open ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8374,51 +8374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Emnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.I. Kompantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (7), pp.1742-1757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8490,64 +8490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Dejonghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8583,341 +8583,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of infrared femtosecond laser ablation for the analysis of geomaterials by ICP-MS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for Zn isotopic variations at Merapi active volcanic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+                <w:t xml:space="preserve">J.P. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+                <w:t xml:space="preserve">J. E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 253, pp.74-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319317v1</w:t>
+                <w:t xml:space="preserve">hal-00325770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Zn isotopic variations at Merapi active volcanic system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Toutain</w:t>
+                <w:t xml:space="preserve">Evaluation of infrared femtosecond laser ablation for the analysis of geomaterials by ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Sonke</w:t>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Munoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Polvé</w:t>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.702-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b709415a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325770v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Multi-Element Analysis of the Mount Pinatubo Quartz-Hosted Melt Inclusions by NIR Femtosecond Laser Ablation-Inductively Coupled Plasma-Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Polve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9006,90 +9006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical variations in zinc stable isotope composition of smelter polluted sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Dejonghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9131,103 +9131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Zn isotopic fractionation in a soil-plant system of a pristine tropical watershed (Nsimi, Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 239 (1), pp.124-137</w:t>
@@ -9256,103 +9256,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element geochemistry of the 1991 Mt. Pinatubo silicic melts, Philippines: Implications for ore-forming potential of adakitic magmatism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Polvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wiedenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70, pp.14, 3702-3716. </w:t>
@@ -9384,719 +9384,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of particle composition on thorium scavenging in the NE Atlantic ocean (POMME experiment)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boron isotopes in precipitation: Experimental constraints and field evidence from French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rutgersvanderloeff</w:t>
+                <w:t xml:space="preserve">B Chetelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Voege</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 240 (3-4), pp.681-693. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.09.059⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 235 (1-2), pp.16-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134124v1</w:t>
+                <w:t xml:space="preserve">hal-03763463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present weathering rates in a humid tropical watershed: Nsimi, South Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+                <w:t xml:space="preserve">Vertical evolution of Thorium isotope scavenging in the NE Atlantic ocean (POMME experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Rémy Ndam Ngoupayou</w:t>
+                <w:t xml:space="preserve">M. R. van Der Loeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Viers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
+                <w:t xml:space="preserve">I. Voege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 240, pp.681- 693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00396180v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy iron isotope composition of granites determined by high resolution MC-ICP-MS</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The influence of particle composition on thorium scavenging in the NE Atlantic ocean (POMME experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rutgersvanderloeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Voege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.07.005⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 240 (3-4), pp.681-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319301v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron isotopes in precipitation: Experimental constraints and field evidence from French Guiana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
+                <w:t xml:space="preserve">Heavy iron isotope composition of granites determined by high resolution MC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.02.014⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 222 (1-2), pp.132-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763463v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical evolution of Thorium isotope scavenging in the NE Atlantic ocean (POMME experiment)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Voege</w:t>
+                <w:t xml:space="preserve">Present weathering rates in a humid tropical watershed: Nsimi, South Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Rémy Ndam Ngoupayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69 (2), pp.357-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280195v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00396180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in South America aerosol during 20&amp;lt;sup&amp;gt;th&amp;lt;/sup&amp;gt; century inferred from a Nevado Illimani ice core, Eastern Bolivian Andes (6350 m a.s.l.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10158,303 +10158,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compilation of Silicon and Thirty One Trace Elements Measured in the Natural River Water Reference Material SLRS-4 (NRC-CNRC)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Determination of Lead Isotope Ratios by Laser Ablation-Inductively Coupled Plasma-Quadrupole Mass Spectrometry in Lake Sediment Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Carignan</w:t>
+                <w:t xml:space="preserve">Sébastien Aries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Valladon</w:t>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bouhnik Le Coz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Grezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Polve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 25 (2-3), pp.465-474. </w:t>
+              <w:t xml:space="preserve">, 2001, 25 (2-3), pp.387-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2001.tb00617.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908x.2001.tb00613.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167392v1</w:t>
+                <w:t xml:space="preserve">hal-01335273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Determination of Lead Isotope Ratios by Laser Ablation-Inductively Coupled Plasma-Quadrupole Mass Spectrometry in Lake Sediment Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aries</w:t>
+                <w:t xml:space="preserve">A Compilation of Silicon and Thirty One Trace Elements Measured in the Natural River Water Reference Material SLRS-4 (NRC-CNRC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Grezes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Valladon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 25 (2-3), pp.387-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908x.2001.tb00613.x⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 25 (2-3), pp.465-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2001.tb00617.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01335273v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Solid Texture Synthesis Using Orthogonal 2D Views</w:t>
               </w:r>
@@ -10466,51 +10466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (3), pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10567,90 +10567,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal evolution and source tracking of arsenic in surface waters of an old mining district (Orbiel Valley, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot-Marouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10727,77 +10727,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Domeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
@@ -10839,77 +10839,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernières avancées sur la mesure du rapport isotopique 123Sb/121Sb par couplage HG-MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANF ISOTRACE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10960,77 +10960,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE–ICHMET 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
@@ -11072,90 +11072,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de l'arsenic dans la rivière Orbiel en aval du district minier de Salsigne (Aude): sources, dynamique et flux au cours d'épisodes de crue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lali Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du reseau TAEMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
@@ -11184,77 +11184,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal evolution and source tracking of Arsenic in surface waters off an old mining district (Orbiel valley, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11303,1097 +11303,1097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du rapport isotopique 123Sb/121Sb par couplage HG-MC-ICP-MS: retour sur 10 ans de développement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectratom 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780892v1</w:t>
+                <w:t xml:space="preserve">hal-04781610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre ans de suivis de la qualité chimique et microbiologique de Port Camargue : vers une meilleure compréhension du système portuaire pour une meilleure gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Forget</w:t>
+                <w:t xml:space="preserve">Status of water quality and impact of dredging activities in four ports of the gulf of Aigues Mortes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium "Monitoring of Mediterranean coastal areas: problems and measurement techniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of BioEconomy (IBE) of the National Council Research (CNR); Italian Society of Silviculture and Forest Ecology (SISEF), Jun 2022, Livourne, Italy. pp.416-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0030-1.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781610v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of water quality and impact of dredging activities in four ports of the gulf of Aigues Mortes (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leonide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium "Monitoring of Mediterranean coastal areas: problems and measurement techniques"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. pp.1-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/979-12-215-0030-1.37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04039957v1</w:t>
+                <w:t xml:space="preserve">hal-03817369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+                <w:t xml:space="preserve">L’antimoine, un polluant ré-émergent dans les sols et rivières urbaines : premières études sur la biogéochimie de l’antimoine urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque 2022 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03817369v1</w:t>
+                <w:t xml:space="preserve">hal-04781678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antimoine, un polluant ré-émergent dans les sols et rivières urbaines : premières études sur la biogéochimie de l’antimoine urbain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
+                <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2022 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781678v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Legacy (Pb, Cu, Zn) and emerging (Sb) trace metal contaminants in the road - highway stormwater pond continuum: a focus on geochemistry and speciation of antimony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hawaï, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780969v1</w:t>
+                <w:t xml:space="preserve">hal-04780874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy (Pb, Cu, Zn) and emerging (Sb) trace metal contaminants in the road - highway stormwater pond continuum: a focus on geochemistry and speciation of antimony</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mesure du rapport isotopique 123Sb/121Sb par couplage HG-MC-ICP-MS: retour sur 10 ans de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Hawaï, USA, United States</w:t>
+              <w:t xml:space="preserve">Spectratom 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780874v1</w:t>
+                <w:t xml:space="preserve">hal-04780892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports du Golfe d'Aigues-Mortes de Pérols à Port-Camargue : état de la qualité des eaux et impact des activités de dragages - PORGAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12435,77 +12435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'origine de la contamination des eaux de Port-Camargue : Aide à la gestion de la contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12582,51 +12582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12694,77 +12694,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12927,103 +12927,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléo-hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">207e session du Comité scientifique et technique - SHF, Session 1 : Estimation de valeurs extrêmes, INSA LYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
@@ -13091,51 +13091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desœuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13190,77 +13190,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure ponctuelle des rapports isotopiques du Strontium par LA-MC-ICP-MS : couplage laser Femtoseconde-MC-ICPMS Neptune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Isotrace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13442,103 +13442,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude COmparative de la problématique des DRAgages POrtuaires au nord et au sud de la Méditerranée : ECODRAPOMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Domeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
@@ -13723,90 +13723,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of arsenic and trace metals in the Orbiel River downstream the Salsigne mining district (Aude, France): sources, dynamics and fluxes during floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière Lali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
@@ -13844,90 +13844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmparative study of the problematic of the POrtuarine DRedging in the North and South of the Mediterranean: regulation, methodology, perception of the socio-economic actors and study of the resuspension of contaminants ECODRAPOMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13978,77 +13978,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotopic composition in stream waters impacted by acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14099,103 +14099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotopic fractionation in the environment: first insights from theoretical and experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Méheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14246,64 +14246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14367,90 +14367,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement des isotopes stables de l’antimoine par un consortium microbien issu d’un sédiment contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastard C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
@@ -14518,51 +14518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14613,51 +14613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14757,103 +14757,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodScale : Observation et modélisation hydro-météorologique multi-échelles pour la compréhension et la simulation des crues éclairs, Rapport scientifique final du projet, ANR-2011 BS56 027 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15048,51 +15048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeryeong Jeong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vivion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c05939" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ta&#239;b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dehais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cunha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Souto-Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116534" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Guti&#233;rrez-Le&#243;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mill&#225;n-Becerro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Ceballos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122208" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia-Maria Papaslioti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Giampouras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Basallote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174683" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Parviainen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114491" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137368" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikari Kobayashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130828" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Grande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zouiten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25802-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114315" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz C&#225;novas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mac&#237;as" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119448" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157885" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.692025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124955" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899647v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115104" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jubany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903373v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.01.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841294v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chereau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barbieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ruiz-Castell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco V." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Muckelbauer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1061114" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108400v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062151v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614540957" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983278v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saunier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.05.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD12VNMC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01097938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.04.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983286v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pokrovsky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shirokova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zabelina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ya. Vorobieva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-011-9154-z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7SPKGGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia-Laura Barbieri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forns" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.12.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TSQ1DZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985246v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venchiarutti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3187-2011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984552v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourquin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.05.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQW6NV4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639280v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Freydier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2004599" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511731v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Venchiarutti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roy-Barman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Freydier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3424" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983299v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKCG8PDH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983262v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. S Pokrovsky" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Emnova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Kompantseva" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.01.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0GWS5GP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319537v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dejonghe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325770v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nonell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polv&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316063v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2008.00882" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51C452H9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325760v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325728v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081782v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.030" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134124v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rutgersvanderloeff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Voege" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.059" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2X8Z6HV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396180v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules R&#233;my Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Viers" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.06.022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKX51VK1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319301v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.07.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J058G1J5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763463v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chetelat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillardet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.02.014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR9FTDP1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280195v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. van Der Loeff" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327834v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sim&#245;es" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Taupin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167392v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valladon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik Le Coz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2001.tb00617.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335273v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aries" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grezes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00613.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZRX65N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032135v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533080v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781021v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freydier R&#233;mi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780892v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652127v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039957v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.37" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651959v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651855v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282225v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783252v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Des&#339;uvre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409094v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642559v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yeghicheyan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carignan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valladon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622250v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-478699" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171973v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montigny Chrystelle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monfort Patrick" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouba Cyrine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domeau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpoux Sophie" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-7ea738" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716555v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0a2736" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341223v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e8f37b" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastard C." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109389" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeryeong Jeong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vivion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c05939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cunha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Souto-Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ta&#239;b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dehais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402791" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Guti&#233;rrez-Le&#243;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mill&#225;n-Becerro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Ceballos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122208" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia-Maria Papaslioti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Giampouras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Basallote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174683" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137368" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikari Kobayashi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130828" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Grande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zouiten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25802-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Parviainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114491" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz C&#225;novas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mac&#237;as" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119448" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157885" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114315" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.692025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115104" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jubany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903373v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.01.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barbieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ruiz-Castell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco V." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Muckelbauer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1061114" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614540957" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108400v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983278v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saunier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.05.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD12VNMC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01097938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.04.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983286v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pokrovsky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shirokova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zabelina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ya. Vorobieva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-011-9154-z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7SPKGGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia-Laura Barbieri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forns" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.12.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TSQ1DZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourquin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.05.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQW6NV4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639280v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Freydier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2004599" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511731v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Venchiarutti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roy-Barman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Freydier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3187-2011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985246v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venchiarutti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508983v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3424" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983299v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKCG8PDH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983262v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. S Pokrovsky" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Emnova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Kompantseva" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.01.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0GWS5GP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319537v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dejonghe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325770v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nonell" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polv&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316063v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2008.00882" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51C452H9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325760v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325728v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081782v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.030" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763463v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chetelat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillardet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.02.014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR9FTDP1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280195v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. van Der Loeff" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Voege" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134124v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rutgersvanderloeff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.059" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2X8Z6HV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319301v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.07.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J058G1J5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396180v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules R&#233;my Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Viers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.06.022" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKX51VK1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327834v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sim&#245;es" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Taupin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335273v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aries" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grezes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00613.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZRX65N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167392v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valladon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik Le Coz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2001.tb00617.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032135v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533080v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781021v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freydier R&#233;mi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652127v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039957v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.37" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780892v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651959v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651855v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282225v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783252v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Des&#339;uvre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409094v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642559v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yeghicheyan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carignan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valladon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622250v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-478699" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171973v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montigny Chrystelle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monfort Patrick" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouba Cyrine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domeau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpoux Sophie" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-7ea738" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716555v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0a2736" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341223v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e8f37b" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastard C." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>