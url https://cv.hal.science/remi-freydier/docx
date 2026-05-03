--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1172,429 +1172,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of trace and rare earth elements in the estuary of Ría de Huelva (SW Spain): Field data and geochemical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Added Value of Water Column Spatiotemporal Monitoring to Assess Variability of Trace Metal Elements and Organotin Compounds in Mediterranean Harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Gutiérrez-León</w:t>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Domeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Millán-Becerro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elina Ceballos</w:t>
+                <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (399), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse12030399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780932v1</w:t>
+                <w:t xml:space="preserve">hal-04477440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added Value of Water Column Spatiotemporal Monitoring to Assess Variability of Trace Metal Elements and Organotin Compounds in Mediterranean Harbours</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Causse</w:t>
+                <w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillevic Floriane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse12030399⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477440v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of trace and rare earth elements in the estuary of Ría de Huelva (SW Spain): Field data and geochemical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Gutiérrez-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Millán-Becerro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Carrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillevic Floriane</w:t>
+                <w:t xml:space="preserve">Rafael Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rossi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Colin Ferrari</w:t>
+                <w:t xml:space="preserve">Elina Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t>
+              <w:t xml:space="preserve">, 2024, 662, pp.122208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456252v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotope fractionation during Sb(V) and Sb(III) adsorption on secondary Fe-minerals (schwertmannite, ferrihydrite) typical of mine waters</w:t>
               </w:r>
@@ -1825,295 +1825,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Héry</w:t>
+                <w:t xml:space="preserve">M. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Landrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 313, pp.137368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267874v1</w:t>
+                <w:t xml:space="preserve">hal-03874871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Resongles</w:t>
+                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Landrot</w:t>
+                <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 313, pp.137368. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 641, pp.121788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874871v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring a new approach for assessing the fate and behavior of the tailings released by the Brumadinho dam collapse (Minas Gerais, Brazil)</w:t>
               </w:r>
@@ -2367,90 +2367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of estuarine water mixing on the mobility of trace elements in acid mine drainage leachates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Millán-Becerro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Dolores Basallote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Carrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2495,559 +2495,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic and other trace elements in groundwaters and surface waters in the gold mining region of the Nigerien Liptako (Southwestern Niger)</w:t>
+                <w:t xml:space="preserve">Cu isotope records of Cu-based antifouling paints in sediment core profiles from the largest European Marina, The Port Camargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vinches</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81 (23), pp.524. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 849, 157885 (10p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-022-10639-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857742v1</w:t>
+                <w:t xml:space="preserve">hal-04203851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arsenic and other trace elements in groundwaters and surface waters in the gold mining region of the Nigerien Liptako (Southwestern Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welton Climaco Duarte</w:t>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Monvoisin</w:t>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (28), pp.43072-43088. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (23), pp.524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-18101-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-022-10639-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203722v1</w:t>
+                <w:t xml:space="preserve">hal-03857742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thallium distribution in an estuary affected by acid mine drainage (AMD): The Ría de Huelva estuary (SW Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ruiz Cánovas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Dolores Basallote</w:t>
+                <w:t xml:space="preserve">Welton Climaco Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Macías</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annika Parviainen</w:t>
+                <w:t xml:space="preserve">Gael Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 306, pp.119448. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (28), pp.43072-43088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-18101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889595v1</w:t>
+                <w:t xml:space="preserve">hal-04203722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu isotope records of Cu-based antifouling paints in sediment core profiles from the largest European Marina, The Port Camargue</w:t>
+                <w:t xml:space="preserve">Thallium distribution in an estuary affected by acid mine drainage (AMD): The Ría de Huelva estuary (SW Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Briant</w:t>
+                <w:t xml:space="preserve">Carlos Ruiz Cánovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Basallote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Parviainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 849, 157885 (10p.). </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 306, pp.119448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203851v1</w:t>
+                <w:t xml:space="preserve">hal-04889595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium mass-dependent isotope fractionation of antimony between stibnite and Sb secondary minerals: A first-principles study</w:t>
               </w:r>
@@ -3176,51 +3176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic compositions of copper and zinc in plankton from the Mediterranean Sea (MERITE-HIPPOCAMPE campaign): Tracing trophic transfer and geogenic inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3323,51 +3323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3600,51 +3600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
@@ -3676,295 +3676,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong temporal and spatial variation of dissolved Cu isotope composition in acid mine drainage under contrasted hydrological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guédron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perrot</w:t>
+                <w:t xml:space="preserve">Jeremy Masbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 266 (Part 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164397v1</w:t>
+                <w:t xml:space="preserve">hal-02899647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong temporal and spatial variation of dissolved Cu isotope composition in acid mine drainage under contrasted hydrological conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Masbou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Zouiten</w:t>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 266 (Part 2), </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899647v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillandsia usneoides as biomonitors of trace elements contents in the atmosphere of the mining district of Cartagena-La Unión (Spain): New insights for element transfer and pollution source tracing</w:t>
               </w:r>
@@ -4538,51 +4538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Masbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.1071-1079. </w:t>
@@ -4620,51 +4620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental legacy of historic Pb-Zn-Ag-Au mining in river basins of the southern edge of the Massif Central (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,51 +4672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (25), pp.20725 - 20735. </w:t>
@@ -4754,77 +4754,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering As and Cu cycling in sediment pore waters in a large marina (Port Camargue, southern France) using a multi-tracer (Fe, Mn, U, Mo) approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4884,103 +4884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of butyltin compounds in the sediment pore waters of a contaminated marina (Port Camargue, South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150, pp.123 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5008,291 +5008,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of dissolved and particulate metal(loid) (As, Cd, Pb, Sb, Tl, Zn) concentrations under varying discharge during a Mediterranean flood in a former mining watershed, the Gardon River (France)</w:t>
+                <w:t xml:space="preserve">Antimony isotopic composition in river waters affected by ancient mining activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.851-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063551v1</w:t>
+                <w:t xml:space="preserve">hal-01983270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic composition in river waters affected by ancient mining activity</w:t>
+                <w:t xml:space="preserve">Variation of dissolved and particulate metal(loid) (As, Cd, Pb, Sb, Tl, Zn) concentrations under varying discharge during a Mediterranean flood in a former mining watershed, the Gardon River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144, pp.851-861. </w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.132--142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983270v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic trace elements in maternal and cord blood and social determinants in a Bolivian mining city</w:t>
               </w:r>
@@ -5438,51 +5438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5507,5043 +5507,5055 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 505, pp.526 - 534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary record of V, U, Mo and Mn in the Pierre-Blanche lagoon (Southern France). Evidence for a major anoxia event during the Roman period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683614540957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidating approach applied to historical slackwater flood deposits of the Gardon River, SE France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Terrier</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Berger</w:t>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blanchemanche</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Latapie</w:t>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 214, p. 56 - p. 68. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059669v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+                <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 481, pp.509-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+                <w:t xml:space="preserve">hal-01054163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléohydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Resongles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jerome Viers</w:t>
+                <w:t xml:space="preserve">P. Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.078⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.44-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054163v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléohydrologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">A multidating approach applied to historical slackwater flood deposits of the Gardon River, SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, p. 56 - p. 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108400v1</w:t>
+                <w:t xml:space="preserve">hal-01059669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Sb(V) and Sb(III) species along a gradient of pH and oxygen concentration in the Carnoulès mine waters (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (8), pp.1536-1544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3em00215b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements biomonitoring in a historical mining district (les Malines, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (9), pp.2016-2023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements in the sediments of a large Mediterranean marina (Port Camargue, France): Levels and contamination history</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace element heterogeneity along isochronous growth layers in bivalve shell : consequences for environmental reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire E. Lazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 373 (SI), pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.05.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01903354v1</w:t>
+                <w:t xml:space="preserve">ird-01097938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element heterogeneity along isochronous growth layers in bivalve shell : consequences for environmental reconstruction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trace elements in the sediments of a large Mediterranean marina (Port Camargue, France): Levels and contamination history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 373 (SI), pp.39-49. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (1), pp.78 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01097938v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Fractionation of Trace Elements in a Seasonally Stratified Boreal Lake: Control of Organic Matter and Iron Colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Shirokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zabelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ya. Vorobieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Moreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (2), pp.115-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10498-011-9154-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child neurodevelopment in a Bolivian mining city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ruiz-Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Paco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia-Laura Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Forns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112, pp.147-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Ra-226 concentrations in seawater and suspended particles (NW Pacific) using MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 126 (1-4), pp.132-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marchem.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3500-Year Record of Hg and Pb Contamination in a mediterranean Sedimentary Archive (The Pierre Blanche Lagoon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es2004599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00639280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intense scavenging on Pa-Th fractionation in the wake of Kerguelen Island (Southern Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Venchiarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, pp.3187 - 3201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-8-3187-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intense scavenging on Pa-Th fractionation in the wake of Kerguelen Island (Southern Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Venchiarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (11), pp.3187-3201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-8-3187-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous Materials: Properties, Structure, and Durability{dagger} Arsenic enrichment in hydrous peraluminous melts: Insights from femtosecond laser ablation-inductively coupled plasma-quadrupole mass spectrometry, and in situ X-ray absorption fine structure spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleb S. Pokrovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95 (7), pp.1095-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2010.3424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00508983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Precision Determination of the Isotopic Composition of Dissolved Iron in Iron Depleted Seawater by Double Spike Multicollector-ICPMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (17), p7103-7111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac1002504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance of mechanical over thermally induced damage during femtosecond laser ablation of monazite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (2), pp.235 - 244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near Infra Red femtosecond Laser Ablation: the influence of energy and pulse width on the LA-ICP-MS analysis of monazite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b913584g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of B isotopes as a tracer of anthropogenic emissions in the atmosphere of Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chetelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (5), pp.810-820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the isotopic composition of dissolved iron in the open ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.L24610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008GL035841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper isotope fractionation during its interaction with soil and aquatic microorganisms and metal oxy(hydr)oxides: Possible structural control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.S. S Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Emnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.I. Kompantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (7), pp.1742-1757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2008.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical variations in the isotopic composition of atmospheric zinc deposition from a zinc smelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Dejonghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (3-4), pp.145-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Zn isotopic variations at Merapi active volcanic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Polvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 253, pp.74-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of infrared femtosecond laser ablation for the analysis of geomaterials by ICP-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Multi-Element Analysis of the Mount Pinatubo Quartz-Hosted Melt Inclusions by NIR Femtosecond Laser Ablation-Inductively Coupled Plasma-Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Polve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b709415a⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (2), pp.209-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2008.00882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319317v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Multi-Element Analysis of the Mount Pinatubo Quartz-Hosted Melt Inclusions by NIR Femtosecond Laser Ablation-Inductively Coupled Plasma-Mass Spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of infrared femtosecond laser ablation for the analysis of geomaterials by ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Polve</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Salvi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2008.00882⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.702-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b709415a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316063v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical variations in zinc stable isotope composition of smelter polluted sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Dejonghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 252, pp.145-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Zn isotopic fractionation in a soil-plant system of a pristine tropical watershed (Nsimi, Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 239 (1), pp.124-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element geochemistry of the 1991 Mt. Pinatubo silicic melts, Philippines: Implications for ore-forming potential of adakitic magmatism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Polvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wiedenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70, pp.14, 3702-3716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2006.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron isotopes in precipitation: Experimental constraints and field evidence from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chetelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 235 (1-2), pp.16-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical evolution of Thorium isotope scavenging in the NE Atlantic ocean (POMME experiment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. van Der Loeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Voege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 240, pp.681- 693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of particle composition on thorium scavenging in the NE Atlantic ocean (POMME experiment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rutgersvanderloeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Voege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 240 (3-4), pp.681-693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy iron isotope composition of granites determined by high resolution MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 222 (1-2), pp.132-147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present weathering rates in a humid tropical watershed: Nsimi, South Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Rémy Ndam Ngoupayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69 (2), pp.357-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2004.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00396180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in South America aerosol during 20&amp;lt;sup&amp;gt;th&amp;lt;/sup&amp;gt; century inferred from a Nevado Illimani ice core, Eastern Bolivian Andes (6350 m a.s.l.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3 (3), pp.2143-2177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Determination of Lead Isotope Ratios by Laser Ablation-Inductively Coupled Plasma-Quadrupole Mass Spectrometry in Lake Sediment Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Polve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (2-3), pp.387-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1751-908x.2001.tb00613.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compilation of Silicon and Thirty One Trace Elements Measured in the Natural River Water Reference Material SLRS-4 (NRC-CNRC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Valladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (2-3), pp.465-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2001.tb00617.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Solid Texture Synthesis Using Orthogonal 2D Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (3), pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10553,310 +10565,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal evolution and source tracking of arsenic in surface waters of an old mining district (Orbiel Valley, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eva Schreck</w:t>
+                <w:t xml:space="preserve">Étude comparative de la problématique des dragages portuaires au nord et au sud de la Méditerranée : ECODRAPOMED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Behra</w:t>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Domeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781406v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de la problématique des dragages portuaires au nord et au sud de la Méditerranée : ECODRAPOMED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+                <w:t xml:space="preserve">Spatio-temporal evolution and source tracking of arsenic in surface waters of an old mining district (Orbiel Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot-Marouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monfort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">Philippe Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533080v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernières avancées sur la mesure du rapport isotopique 123Sb/121Sb par couplage HG-MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10865,271 +10877,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANF ISOTRACE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE–ICHMET 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de l'arsenic dans la rivière Orbiel en aval du district minier de Salsigne (Aude): sources, dynamique et flux au cours d'épisodes de crue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lali Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11148,363 +11160,372 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du reseau TAEMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal evolution and source tracking of Arsenic in surface waters off an old mining district (Orbiel valley, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freydier Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE&amp;ICHMET 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Forget</w:t>
+                <w:t xml:space="preserve">Status of water quality and impact of dredging activities in four ports of the gulf of Aigues Mortes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium "Monitoring of Mediterranean coastal areas: problems and measurement techniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of BioEconomy (IBE) of the National Council Research (CNR); Italian Society of Silviculture and Forest Ecology (SISEF), Jun 2022, Livourne, Italy. pp.416-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0030-1.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781610v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre ans de suivis de la qualité chimique et microbiologique de Port Camargue : vers une meilleure compréhension du système portuaire pour une meilleure gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11523,506 +11544,497 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of water quality and impact of dredging activities in four ports of the gulf of Aigues Mortes (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium "Monitoring of Mediterranean coastal areas: problems and measurement techniques"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039957v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leonide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. pp.1-22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’antimoine, un polluant ré-émergent dans les sols et rivières urbaines : premières études sur la biogéochimie de l’antimoine urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2022 du PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12041,100 +12053,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacy (Pb, Cu, Zn) and emerging (Sb) trace metal contaminants in the road - highway stormwater pond continuum: a focus on geochemistry and speciation of antimony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12166,306 +12178,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Hawaï, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du rapport isotopique 123Sb/121Sb par couplage HG-MC-ICP-MS: retour sur 10 ans de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectratom 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports du Golfe d'Aigues-Mortes de Pérols à Port-Camargue : état de la qualité des eaux et impact des activités de dragages - PORGAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'origine de la contamination des eaux de Port-Camargue : Aide à la gestion de la contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12474,951 +12486,951 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2020 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Dec 2020, En distanciel, cause Covid-19, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Floodscale Experiment at the Hillslope Scale: Physico-Chemical Characterization of Runoff Contributing to Flash Flood Generation in the Small Catchment of Valescure, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ?, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash floods hydrological process at the small catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adamovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th HyMeX Workshop - Hydrological cycle in the MEditerranean EXperiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléo-hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">207e session du Comité scientifique et technique - SHF, Session 1 : Estimation de valeurs extrêmes, INSA LYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation and transfer processes of metals /metalloids in mining water: exemple of studies at the Carnoulès mining site (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desœuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Speciation seminar; Biological, environmental and nuclear speciation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure ponctuelle des rapports isotopiques du Strontium par LA-MC-ICP-MS : couplage laser Femtoseconde-MC-ICPMS Neptune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Isotrace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compilation of some trace elements measured in the natural river water standard SLRS-4 (NRC-CNRC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13428,78 +13440,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude COmparative de la problématique des DRAgages POrtuaires au nord et au sud de la Méditerranée : ECODRAPOMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13521,253 +13533,253 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-478699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ports of the Gulf of Aigues-Mortes from Palavas to Port Camargue: Status of water quality and impact of dredging activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montigny Chrystelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monfort Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouba Cyrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domeau Aurélien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delpoux Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international du LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-7ea738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of arsenic and trace metals in the Orbiel River downstream the Salsigne mining district (Aude, France): sources, dynamics and fluxes during floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière Lali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13789,92 +13801,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.19228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmparative study of the problematic of the POrtuarine DRedging in the North and South of the Mediterranean: regulation, methodology, perception of the socio-economic actors and study of the resuspension of contaminants ECODRAPOMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13896,240 +13908,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-0a2736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotopic composition in stream waters impacted by acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotopic fractionation in the environment: first insights from theoretical and experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14138,602 +14150,602 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Méheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports du golfe d'Aigues-Mortes de Pérols à Port Camargue : État de la qualité des eaux et impact des activités de dragages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-e8f37b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement des isotopes stables de l’antimoine par un consortium microbien issu d’un sédiment contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastard C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la contamination métallique d’origine anthropique dans un hydrosystème méditerranéen rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion CRITEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet ANR Floodscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14743,165 +14755,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodScale : Observation et modélisation hydro-météorologique multi-échelles pour la compréhension et la simulation des crues éclairs, Rapport scientifique final du projet, ANR-2011 BS56 027 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId483"/>
+      <w:footerReference w:type="default" r:id="rId484"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15048,51 +15060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109389" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeryeong Jeong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vivion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c05939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cunha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Souto-Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ta&#239;b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dehais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402791" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Guti&#233;rrez-Le&#243;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mill&#225;n-Becerro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Ceballos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122208" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia-Maria Papaslioti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Giampouras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Basallote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174683" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137368" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikari Kobayashi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130828" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Grande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zouiten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25802-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Parviainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114491" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz C&#225;novas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mac&#237;as" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119448" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157885" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114315" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.692025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115104" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jubany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903373v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.01.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barbieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ruiz-Castell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco V." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Muckelbauer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1061114" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614540957" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108400v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983278v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saunier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.05.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD12VNMC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01097938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.04.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983286v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pokrovsky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shirokova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zabelina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ya. Vorobieva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-011-9154-z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7SPKGGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia-Laura Barbieri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forns" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.12.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TSQ1DZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourquin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.05.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQW6NV4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639280v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Freydier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2004599" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511731v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Venchiarutti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roy-Barman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Freydier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3187-2011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985246v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venchiarutti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508983v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3424" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983299v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKCG8PDH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983262v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. S Pokrovsky" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Emnova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Kompantseva" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.01.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0GWS5GP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319537v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dejonghe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325770v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nonell" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polv&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316063v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2008.00882" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51C452H9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325760v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325728v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081782v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.030" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763463v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chetelat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillardet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.02.014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR9FTDP1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280195v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. van Der Loeff" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Voege" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134124v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rutgersvanderloeff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.059" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2X8Z6HV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319301v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.07.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J058G1J5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396180v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules R&#233;my Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Viers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.06.022" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKX51VK1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327834v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sim&#245;es" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Taupin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335273v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aries" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grezes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00613.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZRX65N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167392v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valladon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik Le Coz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2001.tb00617.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032135v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533080v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781021v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freydier R&#233;mi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652127v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039957v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.37" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780892v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651959v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651855v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282225v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783252v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Des&#339;uvre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409094v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642559v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yeghicheyan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carignan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valladon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622250v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-478699" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171973v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montigny Chrystelle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monfort Patrick" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouba Cyrine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domeau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpoux Sophie" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-7ea738" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716555v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0a2736" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341223v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e8f37b" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastard C." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109389" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeryeong Jeong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vivion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c05939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cunha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Souto-Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ta&#239;b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dehais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402791" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Guti&#233;rrez-Le&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mill&#225;n-Becerro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Ceballos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122208" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia-Maria Papaslioti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Giampouras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Basallote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174683" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137368" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikari Kobayashi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130828" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Grande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zouiten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25802-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Parviainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114491" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157885" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz C&#225;novas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mac&#237;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119448" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114315" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.692025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899647v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115104" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jubany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903373v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.01.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barbieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ruiz-Castell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco V." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Muckelbauer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1061114" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX75VTN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614540957" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983278v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saunier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01097938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.04.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.05.038" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD12VNMC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pokrovsky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shirokova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zabelina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ya. Vorobieva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-011-9154-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7SPKGGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia-Laura Barbieri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forns" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.12.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TSQ1DZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984552v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.05.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQW6NV4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639280v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Freydier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2004599" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511731v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Venchiarutti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roy-Barman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Freydier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3187-2011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985246v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venchiarutti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508983v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3424" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKCG8PDH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. S Pokrovsky" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Emnova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Kompantseva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.01.018" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0GWS5GP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319537v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dejonghe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325770v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nonell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polv&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316063v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2008.00882" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51C452H9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325760v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325728v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081782v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.030" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763463v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chetelat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillardet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.02.014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR9FTDP1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. van Der Loeff" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Voege" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134124v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rutgersvanderloeff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.059" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2X8Z6HV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319301v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.07.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J058G1J5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396180v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules R&#233;my Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Viers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.06.022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKX51VK1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327834v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sim&#245;es" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Taupin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335273v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aries" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grezes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00613.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZRX65N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167392v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valladon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik Le Coz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2001.tb00617.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032135v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533080v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781021v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freydier R&#233;mi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039957v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.37" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652127v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780892v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651959v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651855v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282225v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783252v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Des&#339;uvre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409094v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642559v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yeghicheyan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carignan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valladon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622250v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-478699" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171973v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montigny Chrystelle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monfort Patrick" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouba Cyrine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domeau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpoux Sophie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-7ea738" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716555v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0a2736" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341223v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e8f37b" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339059v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastard C." TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>