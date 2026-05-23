--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -904,472 +904,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vascular dysfunction is at the onset of oxaliplatin-induced peripheral neuropathy symptoms in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Landrot</w:t>
+                <w:t xml:space="preserve">Sonia Taïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cunha</w:t>
+                <w:t xml:space="preserve">Juliette Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.e202402791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202402791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777747v1</w:t>
+                <w:t xml:space="preserve">hal-04816551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular dysfunction is at the onset of oxaliplatin-induced peripheral neuropathy symptoms in mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Durand</w:t>
+                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myller de Sousa Tonhá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Dehais</w:t>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+                <w:t xml:space="preserve">B. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (2), pp.e202402791. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, 135714 (13p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.202402791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816551v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added Value of Water Column Spatiotemporal Monitoring to Assess Variability of Trace Metal Elements and Organotin Compounds in Mediterranean Harbours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of trace and rare earth elements in the estuary of Ría de Huelva (SW Spain): Field data and geochemical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pringault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">Joan Gutiérrez-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Causse</w:t>
+                <w:t xml:space="preserve">Ricardo Millán-Becerro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Carrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Pérez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse12030399⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 662, pp.122208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477440v1</w:t>
+                <w:t xml:space="preserve">hal-04780932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillevic Floriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,210 +1391,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of trace and rare earth elements in the estuary of Ría de Huelva (SW Spain): Field data and geochemical modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Carrero</w:t>
+                <w:t xml:space="preserve">Added Value of Water Column Spatiotemporal Monitoring to Assess Variability of Trace Metal Elements and Organotin Compounds in Mediterranean Harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Pérez-López</w:t>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Domeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Ceballos</w:t>
+                <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 662, pp.122208. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (399), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse12030399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780932v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotope fractionation during Sb(V) and Sb(III) adsorption on secondary Fe-minerals (schwertmannite, ferrihydrite) typical of mine waters</w:t>
               </w:r>
@@ -1825,429 +1825,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Philippe</w:t>
+                <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Pape</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137368⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 641, pp.121788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874871v1</w:t>
+                <w:t xml:space="preserve">hal-04267874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+                <w:t xml:space="preserve">Exploring a new approach for assessing the fate and behavior of the tailings released by the Brumadinho dam collapse (Minas Gerais, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikari Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Héry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">Frédéric Haurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 448, pp.130828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267874v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a new approach for assessing the fate and behavior of the tailings released by the Brumadinho dam collapse (Minas Gerais, Brazil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hikari Kobayashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
+                <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Quantin</w:t>
+                <w:t xml:space="preserve">G. Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haurine</w:t>
+                <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 448, pp.130828. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 313, pp.137368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456183v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of copper isotopes for understanding metal transfer mechanisms within the continuum mine—river—dam (Huelva Region, Spain)</w:t>
               </w:r>
@@ -2367,90 +2367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of estuarine water mixing on the mobility of trace elements in acid mine drainage leachates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Millán-Becerro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Dolores Basallote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Carrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2495,732 +2495,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu isotope records of Cu-based antifouling paints in sediment core profiles from the largest European Marina, The Port Camargue</w:t>
+                <w:t xml:space="preserve">Arsenic and other trace elements in groundwaters and surface waters in the gold mining region of the Nigerien Liptako (Southwestern Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Briant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 849, 157885 (10p.). </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (23), pp.524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-022-10639-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203851v1</w:t>
+                <w:t xml:space="preserve">hal-03857742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic and other trace elements in groundwaters and surface waters in the gold mining region of the Nigerien Liptako (Southwestern Niger)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Welton Climaco Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vinches</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">Gael Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81 (23), pp.524. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (28), pp.43072-43088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-022-10639-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-18101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857742v1</w:t>
+                <w:t xml:space="preserve">hal-04203722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thallium distribution in an estuary affected by acid mine drainage (AMD): The Ría de Huelva estuary (SW Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welton Climaco Duarte</w:t>
+                <w:t xml:space="preserve">Carlos Ruiz Cánovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Basallote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Monvoisin</w:t>
+                <w:t xml:space="preserve">Francisco Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (28), pp.43072-43088. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 306, pp.119448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-18101-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203722v1</w:t>
+                <w:t xml:space="preserve">hal-04889595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thallium distribution in an estuary affected by acid mine drainage (AMD): The Ría de Huelva estuary (SW Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibrium mass-dependent isotope fractionation of antimony between stibnite and Sb secondary minerals: A first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ruiz Cánovas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco Macías</w:t>
+                <w:t xml:space="preserve">Merlin Méheut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119448⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 611, pp.121115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889595v1</w:t>
+                <w:t xml:space="preserve">hal-03812631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium mass-dependent isotope fractionation of antimony between stibnite and Sb secondary minerals: A first-principles study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Ferrari</w:t>
+                <w:t xml:space="preserve">Cu isotope records of Cu-based antifouling paints in sediment core profiles from the largest European Marina, The Port Camargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Méheut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 611, pp.121115. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 849, 157885 (10p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812631v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic compositions of copper and zinc in plankton from the Mediterranean Sea (MERITE-HIPPOCAMPE campaign): Tracing trophic transfer and geogenic inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3323,51 +3323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3600,51 +3600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
@@ -3676,295 +3676,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong temporal and spatial variation of dissolved Cu isotope composition in acid mine drainage under contrasted hydrological conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Masbou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Zouiten</w:t>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115104⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899647v1</w:t>
+                <w:t xml:space="preserve">hal-03164397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong temporal and spatial variation of dissolved Cu isotope composition in acid mine drainage under contrasted hydrological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perrot</w:t>
+                <w:t xml:space="preserve">Jeremy Masbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 266 (Part 2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164397v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillandsia usneoides as biomonitors of trace elements contents in the atmosphere of the mining district of Cartagena-La Unión (Spain): New insights for element transfer and pollution source tracing</w:t>
               </w:r>
@@ -4538,51 +4538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Masbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.1071-1079. </w:t>
@@ -4620,51 +4620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental legacy of historic Pb-Zn-Ag-Au mining in river basins of the southern edge of the Massif Central (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,51 +4672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (25), pp.20725 - 20735. </w:t>
@@ -4754,77 +4754,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering As and Cu cycling in sediment pore waters in a large marina (Port Camargue, southern France) using a multi-tracer (Fe, Mn, U, Mo) approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4884,103 +4884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of butyltin compounds in the sediment pore waters of a contaminated marina (Port Camargue, South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150, pp.123 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5008,291 +5008,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic composition in river waters affected by ancient mining activity</w:t>
+                <w:t xml:space="preserve">Variation of dissolved and particulate metal(loid) (As, Cd, Pb, Sb, Tl, Zn) concentrations under varying discharge during a Mediterranean flood in a former mining watershed, the Gardon River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.132--142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983270v1</w:t>
+                <w:t xml:space="preserve">hal-02063551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of dissolved and particulate metal(loid) (As, Cd, Pb, Sb, Tl, Zn) concentrations under varying discharge during a Mediterranean flood in a former mining watershed, the Gardon River (France)</w:t>
+                <w:t xml:space="preserve">Antimony isotopic composition in river waters affected by ancient mining activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 158, pp.132--142. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.851-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063551v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic trace elements in maternal and cord blood and social determinants in a Bolivian mining city</w:t>
               </w:r>
@@ -5438,51 +5438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,90 +5558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary record of V, U, Mo and Mn in the Pierre-Blanche lagoon (Southern France). Evidence for a major anoxia event during the Roman period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5669,217 +5669,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+                <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléohydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+                <w:t xml:space="preserve">B. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">J.F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+                <w:t xml:space="preserve">P. Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.44-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+                <w:t xml:space="preserve">hal-01108400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5888,292 +5888,292 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 481, pp.509-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléohydrologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Terrier</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Berger</w:t>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blanchemanche</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Latapie</w:t>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.44-52. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108400v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidating approach applied to historical slackwater flood deposits of the Gardon River, SE France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 214, p. 56 - p. 68. </w:t>
@@ -6211,77 +6211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Sb(V) and Sb(III) species along a gradient of pH and oxygen concentration in the Carnoulès mine waters (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6371,51 +6371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6456,290 +6456,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element heterogeneity along isochronous growth layers in bivalve shell : consequences for environmental reconstruction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trace elements in the sediments of a large Mediterranean marina (Port Camargue, France): Levels and contamination history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.04.024⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (1), pp.78 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01097938v1</w:t>
+                <w:t xml:space="preserve">hal-01903354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements in the sediments of a large Mediterranean marina (Port Camargue, France): Levels and contamination history</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace element heterogeneity along isochronous growth layers in bivalve shell : consequences for environmental reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire E. Lazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.05.038⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 373 (SI), pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01903354v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01097938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Fractionation of Trace Elements in a Seasonally Stratified Boreal Lake: Control of Organic Matter and Iron Colloids</w:t>
               </w:r>
@@ -7069,51 +7069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 126 (1-4), pp.132-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7159,51 +7159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3500-Year Record of Hg and Pb Contamination in a mediterranean Sedimentary Archive (The Pierre Blanche Lagoon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7449,51 +7449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Venchiarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7609,51 +7609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95 (7), pp.1095-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7834,51 +7834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance of mechanical over thermally induced damage during femtosecond laser ablation of monazite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7981,51 +7981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8386,51 +8386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Emnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.I. Kompantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (7), pp.1742-1757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8595,474 +8595,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Zn isotopic variations at Merapi active volcanic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of infrared femtosecond laser ablation for the analysis of geomaterials by ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Toutain</w:t>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Sonke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Polvé</w:t>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.702-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b709415a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325770v1</w:t>
+                <w:t xml:space="preserve">hal-00319317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Multi-Element Analysis of the Mount Pinatubo Quartz-Hosted Melt Inclusions by NIR Femtosecond Laser Ablation-Inductively Coupled Plasma-Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">Mireille Polve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Polve</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (2), pp.209-229. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2008.00882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2008.00882⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00316063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of infrared femtosecond laser ablation for the analysis of geomaterials by ICP-MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">Evidence for Zn isotopic variations at Merapi active volcanic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+                <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 253, pp.74-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00319317v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical variations in zinc stable isotope composition of smelter polluted sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9169,77 +9169,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 239 (1), pp.124-137</w:t>
@@ -9796,319 +9796,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy iron isotope composition of granites determined by high resolution MC-ICP-MS</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Present weathering rates in a humid tropical watershed: Nsimi, South Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Rémy Ndam Ngoupayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.07.005⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69 (2), pp.357-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319301v1</w:t>
+                <w:t xml:space="preserve">bioemco-00396180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present weathering rates in a humid tropical watershed: Nsimi, South Cameroon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heavy iron isotope composition of granites determined by high resolution MC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 69 (2), pp.357-387. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 222 (1-2), pp.132-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00396180v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in South America aerosol during 20&amp;lt;sup&amp;gt;th&amp;lt;/sup&amp;gt; century inferred from a Nevado Illimani ice core, Eastern Bolivian Andes (6350 m a.s.l.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10228,51 +10228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Polve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (2-3), pp.387-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10370,51 +10370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Valladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (2-3), pp.465-474. </w:t>
@@ -10478,51 +10478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (3), pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10573,286 +10573,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de la problématique des dragages portuaires au nord et au sud de la Méditerranée : ECODRAPOMED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+                <w:t xml:space="preserve">Spatio-temporal evolution and source tracking of arsenic in surface waters of an old mining district (Orbiel Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monfort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">Corinne Casiot-Marouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533080v1</w:t>
+                <w:t xml:space="preserve">hal-04781406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal evolution and source tracking of arsenic in surface waters of an old mining district (Orbiel Valley, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Behra</w:t>
+                <w:t xml:space="preserve">Étude comparative de la problématique des dragages portuaires au nord et au sud de la Méditerranée : ECODRAPOMED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Domeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781406v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernières avancées sur la mesure du rapport isotopique 123Sb/121Sb par couplage HG-MC-ICP-MS</w:t>
               </w:r>
@@ -10877,51 +10877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANF ISOTRACE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10972,77 +10972,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE–ICHMET 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
@@ -11222,51 +11222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11315,864 +11315,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of water quality and impact of dredging activities in four ports of the gulf of Aigues Mortes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quatre ans de suivis de la qualité chimique et microbiologique de Port Camargue : vers une meilleure compréhension du système portuaire pour une meilleure gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium "Monitoring of Mediterranean coastal areas: problems and measurement techniques"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039957v1</w:t>
+                <w:t xml:space="preserve">hal-04652127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre ans de suivis de la qualité chimique et microbiologique de Port Camargue : vers une meilleure compréhension du système portuaire pour une meilleure gestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652127v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Forget</w:t>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leonide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. pp.1-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781610v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+                <w:t xml:space="preserve">L’antimoine, un polluant ré-émergent dans les sols et rivières urbaines : premières études sur la biogéochimie de l’antimoine urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque 2022 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817369v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antimoine, un polluant ré-émergent dans les sols et rivières urbaines : premières études sur la biogéochimie de l’antimoine urbain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
+                <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2022 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781678v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+                <w:t xml:space="preserve">Status of water quality and impact of dredging activities in four ports of the gulf of Aigues Mortes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium "Monitoring of Mediterranean coastal areas: problems and measurement techniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of BioEconomy (IBE) of the National Council Research (CNR); Italian Society of Silviculture and Forest Ecology (SISEF), Jun 2022, Livourne, Italy. pp.416-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0030-1.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780969v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacy (Pb, Cu, Zn) and emerging (Sb) trace metal contaminants in the road - highway stormwater pond continuum: a focus on geochemistry and speciation of antimony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12240,51 +12240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12335,51 +12335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports du Golfe d'Aigues-Mortes de Pérols à Port-Camargue : état de la qualité des eaux et impact des activités de dragages - PORGAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12486,51 +12486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12594,51 +12594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12706,64 +12706,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12978,64 +12978,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">207e session du Comité scientifique et technique - SHF, Session 1 : Estimation de valeurs extrêmes, INSA LYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
@@ -13202,51 +13202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure ponctuelle des rapports isotopiques du Strontium par LA-MC-ICP-MS : couplage laser Femtoseconde-MC-ICPMS Neptune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13467,51 +13467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude COmparative de la problématique des DRAgages POrtuaires au nord et au sud de la Méditerranée : ECODRAPOMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13735,51 +13735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of arsenic and trace metals in the Orbiel River downstream the Salsigne mining district (Aude, France): sources, dynamics and fluxes during floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière Lali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13908,51 +13908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t>
@@ -14003,51 +14003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotopic composition in stream waters impacted by acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14150,64 +14150,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Méheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14245,77 +14245,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports du golfe d'Aigues-Mortes de Pérols à Port Camargue : État de la qualité des eaux et impact des activités de dragages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14379,51 +14379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement des isotopes stables de l’antimoine par un consortium microbien issu d’un sédiment contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14530,51 +14530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14625,51 +14625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14769,103 +14769,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodScale : Observation et modélisation hydro-météorologique multi-échelles pour la compréhension et la simulation des crues éclairs, Rapport scientifique final du projet, ANR-2011 BS56 027 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15060,51 +15060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109389" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeryeong Jeong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vivion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c05939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cunha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Souto-Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ta&#239;b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dehais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402791" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Guti&#233;rrez-Le&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mill&#225;n-Becerro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Ceballos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122208" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia-Maria Papaslioti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Giampouras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Basallote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174683" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137368" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikari Kobayashi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130828" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Grande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zouiten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25802-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Parviainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114491" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157885" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz C&#225;novas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mac&#237;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119448" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114315" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.692025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899647v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115104" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jubany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903373v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.01.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barbieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ruiz-Castell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco V." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Muckelbauer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1061114" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX75VTN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614540957" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983278v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saunier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01097938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.04.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.05.038" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD12VNMC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pokrovsky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shirokova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zabelina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ya. Vorobieva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-011-9154-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7SPKGGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia-Laura Barbieri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forns" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.12.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TSQ1DZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984552v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.05.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQW6NV4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639280v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Freydier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2004599" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511731v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Venchiarutti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roy-Barman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Freydier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3187-2011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985246v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venchiarutti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508983v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3424" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKCG8PDH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. S Pokrovsky" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Emnova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Kompantseva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.01.018" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0GWS5GP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319537v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dejonghe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325770v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nonell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polv&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316063v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2008.00882" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51C452H9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325760v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325728v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081782v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.030" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763463v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chetelat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillardet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.02.014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR9FTDP1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. van Der Loeff" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Voege" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134124v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rutgersvanderloeff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.059" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2X8Z6HV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319301v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.07.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J058G1J5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396180v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules R&#233;my Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Viers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.06.022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKX51VK1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327834v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sim&#245;es" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Taupin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335273v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aries" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grezes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00613.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZRX65N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167392v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valladon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik Le Coz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2001.tb00617.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032135v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533080v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781021v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freydier R&#233;mi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039957v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.37" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652127v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780892v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651959v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651855v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282225v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783252v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Des&#339;uvre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409094v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642559v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yeghicheyan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carignan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valladon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622250v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-478699" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171973v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montigny Chrystelle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monfort Patrick" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouba Cyrine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domeau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpoux Sophie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-7ea738" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716555v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0a2736" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341223v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e8f37b" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339059v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastard C." TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109389" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeryeong Jeong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vivion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c05939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cunha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Souto-Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ta&#239;b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dehais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402791" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Guti&#233;rrez-Le&#243;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mill&#225;n-Becerro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Ceballos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122208" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia-Maria Papaslioti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Giampouras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Basallote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174683" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikari Kobayashi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130828" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137368" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Grande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zouiten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25802-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Parviainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114491" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz C&#225;novas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mac&#237;as" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119448" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157885" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114315" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.692025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115104" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jubany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903373v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.01.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barbieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ruiz-Castell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco V." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Muckelbauer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1061114" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX75VTN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614540957" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108400v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983278v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saunier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.05.038" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD12VNMC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01097938v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.04.024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pokrovsky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shirokova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zabelina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ya. Vorobieva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-011-9154-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7SPKGGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Paco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia-Laura Barbieri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duprey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forns" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.12.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TSQ1DZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984552v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.05.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQW6NV4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639280v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Freydier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2004599" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511731v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Venchiarutti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roy-Barman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Freydier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3187-2011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985246v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venchiarutti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508983v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3424" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKCG8PDH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. S Pokrovsky" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Emnova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Kompantseva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.01.018" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0GWS5GP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319537v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dejonghe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316063v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2008.00882" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51C452H9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nonell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polv&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325760v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325728v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081782v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.030" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763463v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chetelat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillardet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.02.014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR9FTDP1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. van Der Loeff" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Voege" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134124v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rutgersvanderloeff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.059" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2X8Z6HV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396180v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules R&#233;my Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Viers" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.06.022" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKX51VK1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319301v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.07.005" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J058G1J5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327834v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sim&#245;es" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Taupin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335273v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aries" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grezes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00613.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZRX65N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167392v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valladon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik Le Coz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2001.tb00617.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032135v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533080v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781021v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freydier R&#233;mi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652127v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039957v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.37" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780892v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651959v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651855v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282225v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783252v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Des&#339;uvre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409094v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642559v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yeghicheyan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carignan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valladon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622250v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-478699" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171973v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montigny Chrystelle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monfort Patrick" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouba Cyrine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domeau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpoux Sophie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-7ea738" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716555v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0a2736" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341223v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e8f37b" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339059v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastard C." TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>