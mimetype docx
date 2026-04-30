--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -3724,265 +3724,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+                <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2018 - Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.art.120005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852647v1</w:t>
+                <w:t xml:space="preserve">hal-01818602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT 2018 - Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France. p.104-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818602v1</w:t>
+                <w:t xml:space="preserve">hal-01852647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse method to estimate the size of scatterers in semi-crystalline thermoplastics via laser scattering and spectroscopic analyses</w:t>
               </w:r>
@@ -4451,273 +4451,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+                <w:t xml:space="preserve">Détection et caractérisation de défauts par analyse des nuages de points 3D fournis par un scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-H. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">CMOI 2017 - 15ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617169v1</w:t>
+                <w:t xml:space="preserve">hal-02047623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et caractérisation de défauts par analyse des nuages de points 3D fournis par un scanner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2017 - 15ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047623v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermographie monochromatique exploitant l'invariance de l'émissivité avec la température</w:t>
               </w:r>
@@ -4867,89 +4867,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055144v1</w:t>
+                <w:t xml:space="preserve">hal-01351735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4975,82 +4984,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2182811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351735v1</w:t>
+                <w:t xml:space="preserve">hal-02055144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection d'un aéronef à partir d'un système multi-capteurs porté par un robot mobile</w:t>
               </w:r>
@@ -5233,274 +5233,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Contact Temperature Field Measurement on Non-Uniform Dynamical Scenes : Contribution of Thermoreflectometry</w:t>
+                <w:t xml:space="preserve">Temperature monitoring on a plasmatron experiment by pyroreflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHTC 15 - International Heat Transfer Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/IHTC15.min.009132⟩</w:t>
+              <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2014.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054000v1</w:t>
+                <w:t xml:space="preserve">hal-01715921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature monitoring on a plasmatron experiment by pyroreflectometry</w:t>
+                <w:t xml:space="preserve">Non Contact Temperature Field Measurement on Non-Uniform Dynamical Scenes : Contribution of Thermoreflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, bordeaux, France. </w:t>
+              <w:t xml:space="preserve">IHTC 15 - International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21611/qirt.2014.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.min.009132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715921v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modeling in composite transmission laser welding process: light scattering and absorption phenomena coupling</w:t>
               </w:r>
@@ -6848,51 +6848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rongier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rasoldier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03466794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkessam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107762" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Harzallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105322" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02375277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105980" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2018.03.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/208" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Dix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.09.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S47PN7D2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Seigler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-66pzhr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03767731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debergh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Accart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02110967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rongier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rasoldier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03466794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkessam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107762" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Harzallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105322" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02375277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105980" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2018.03.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/208" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Dix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.09.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S47PN7D2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Seigler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-66pzhr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03767731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debergh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Accart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02110967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>