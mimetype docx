--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -388,287 +388,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermography applied to the validation of thermal simulation of high luminance LED used in automotive front lighting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Rongier</w:t>
+                <w:t xml:space="preserve">Infrared heating modeling of recycled PET preforms in injection stretch blow molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Duc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lucin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Belkessam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103980⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.107762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466794v1</w:t>
+                <w:t xml:space="preserve">hal-03712665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared heating modeling of recycled PET preforms in injection stretch blow molding process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh-Duc Le</w:t>
+                <w:t xml:space="preserve">Infrared thermography applied to the validation of thermal simulation of high luminance LED used in automotive front lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rongier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lucin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">S. Belkessam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 181, pp.107762. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.103980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712665v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of the diffusion function model for accuracy-enhanced thermoreflectometry</w:t>
               </w:r>
@@ -1029,177 +1029,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined experimental and numerical approach for radiation heat transfer in semi-crystalline thermoplastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trichromatic thermoreflectometry for an improved accuracy of true temperature field measurement on a multi-material part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinan Boztepe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 142, pp.142-155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.020⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 145, pp.art. 105980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.105980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109750v1</w:t>
+                <w:t xml:space="preserve">hal-02263503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and versatile method for spectral emissivity measurement at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1231,448 +1201,478 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (11), pp.115116-1 - 115116-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5116425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichromatic thermoreflectometry for an improved accuracy of true temperature field measurement on a multi-material part</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">A combined experimental and numerical approach for radiation heat transfer in semi-crystalline thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 145, pp.art. 105980. </w:t>
+              <w:t xml:space="preserve">, 2019, 142, pp.142-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.105980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263503v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microcrystalline structure on optical scattering characteristics of semi-crystalline thermoplastics and the accuracy of numerical input for IR-heating modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+                <w:t xml:space="preserve">A coupled in-situ measurement of temperature and kinematic fields in Ti-6Al-4V serrated chip formation at micro-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Harzallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mousseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-017-1386-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869104v1</w:t>
+                <w:t xml:space="preserve">hal-01737079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled in-situ measurement of temperature and kinematic fields in Ti-6Al-4V serrated chip formation at micro-scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pottier</w:t>
+                <w:t xml:space="preserve">The role of microcrystalline structure on optical scattering characteristics of semi-crystalline thermoplastics and the accuracy of numerical input for IR-heating modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mousseigne</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gerlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.717-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2018.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-017-1386-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737079v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Micro-Cracks on Highly Specular Reflectors: Dimensioning a Vision Machine Based on Optical Properties</w:t>
               </w:r>
@@ -2838,316 +2838,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser transmission welding of PEKK: Influence of material properties and process parameters on the weld strength</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of glass/talc filled Polyamide 12 as function of tapping level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Matus-Aguirre</w:t>
+                <w:t xml:space="preserve">Dylan Seigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosson Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2023 - 26th International Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086486v1</w:t>
+                <w:t xml:space="preserve">hal-04172475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of glass/talc filled Polyamide 12 as function of tapping level</w:t>
+                <w:t xml:space="preserve">Laser transmission welding of PEKK: Influence of material properties and process parameters on the weld strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Seigler</w:t>
+                <w:t xml:space="preserve">Marcela Matus-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Batistella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2023 - 26th International Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cracovie, Poland. pp.1829-1840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644902479-198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172475v1</w:t>
+                <w:t xml:space="preserve">hal-04086486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Recycled PET Preforms Infrared Heating Including Force Convection Effect in the Industrial ISBM Ovens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Duc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,321 +3724,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT 2018 - Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France. p.104-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818602v1</w:t>
+                <w:t xml:space="preserve">hal-01852647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement réfléchissant de surfaces rugueuses métalliques : détermination de la réflectivité bidirectionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Javaudin</w:t>
+                <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2018 - Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.art.120005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852647v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse method to estimate the size of scatterers in semi-crystalline thermoplastics via laser scattering and spectroscopic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,403 +4321,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+                <w:t xml:space="preserve">Détection et caractérisation de défauts par analyse des nuages de points 3D fournis par un scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-H. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMOI 2017 - 15ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613022v1</w:t>
+                <w:t xml:space="preserve">hal-02047623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et caractérisation de défauts par analyse des nuages de points 3D fournis par un scanner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2017 - 15ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047623v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.060007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617169v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermographie monochromatique exploitant l'invariance de l'émissivité avec la température</w:t>
               </w:r>
@@ -5233,274 +5233,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature monitoring on a plasmatron experiment by pyroreflectometry</w:t>
+                <w:t xml:space="preserve">Non Contact Temperature Field Measurement on Non-Uniform Dynamical Scenes : Contribution of Thermoreflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21611/qirt.2014.084⟩</w:t>
+              <w:t xml:space="preserve">IHTC 15 - International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.min.009132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715921v1</w:t>
+                <w:t xml:space="preserve">hal-02054000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Contact Temperature Field Measurement on Non-Uniform Dynamical Scenes : Contribution of Thermoreflectometry</w:t>
+                <w:t xml:space="preserve">Temperature monitoring on a plasmatron experiment by pyroreflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHTC 15 - International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+              <w:t xml:space="preserve">QIRT 2014 - 12th International conference on Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC15.min.009132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2014.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054000v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modeling in composite transmission laser welding process: light scattering and absorption phenomena coupling</w:t>
               </w:r>
@@ -5839,243 +5839,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach on determination of emissivity fields using bicolor reflectometry technique</w:t>
+                <w:t xml:space="preserve">Mesure de champ de températures vraies par caméra proche infrarouge équipée dún système de réflectométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.105-112</w:t>
+              <w:t xml:space="preserve">SFT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764787v1</w:t>
+                <w:t xml:space="preserve">hal-02193829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champ de températures vraies par caméra proche infrarouge équipée dún système de réflectométrie</w:t>
+                <w:t xml:space="preserve">New approach on determination of emissivity fields using bicolor reflectometry technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Hernandez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193829v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6093,103 +6093,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage sélectif par laser (SLS) : Compréhension des interactions rayonnement-matière par des caractérisations thermo-optiques du polyamide 12 chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Seigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT - Modélisation, contrôle et optimisation des procédés : de la donnée au jumeau numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mines Saint-Étienne, France. 2023</w:t>
@@ -6848,51 +6848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rongier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rasoldier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03466794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkessam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107762" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Harzallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105322" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02375277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105980" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2018.03.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/208" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Dix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.09.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S47PN7D2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Seigler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-66pzhr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03767731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debergh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Accart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02110967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rongier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rasoldier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107762" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03466794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkessam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103980" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1665297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Harzallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105322" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105980" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02375277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116425" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2018.03.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.05.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/3/208" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769802" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Dix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.09.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S47PN7D2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04717865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Seigler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-66pzhr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.123" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009132" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01715921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chazot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.084" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887569" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193829v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764787v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03767731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debergh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Accart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02110967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>