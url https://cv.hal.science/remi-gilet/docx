--- v0 (2026-04-16)
+++ v1 (2026-05-26)
@@ -66,748 +66,748 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente par abonnement des journaux au XIXe siècle en Indre-et-Loire. Article dans La Nouvelle République du Centre-Ouest, rubrique &amp;quot;La NR et vous – Histoire et Patrimoine de l’Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal d’Indre-et-Loire, une entreprise de presse au 19e siècle. Article dans La Nouvelle République du Centre-Ouest, rubrique &amp;quot;La NR et vous – Histoire et Patrimoine de l’Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Société typographique tourangelle : un exemple de sociabilité ouvrière. Article dans La Nouvelle République du Centre-Ouest, rubrique &amp;quot;La NR et vous – Histoire et Patrimoine de l’Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire du préfet Pastoureau. Article dans La Nouvelle République du Centre-Ouest, rubrique &amp;quot;La NR et vous – Histoire et Patrimoine de l’Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soubresauts d’un journal démocrate sous la IIe République. Article dans La Nouvelle République du Centre-Ouest, rubrique &amp;quot;La NR et vous – Histoire et Patrimoine de l’Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces des lecteurs : commande et acheminement des journaux en province (fin XVIIIe-XIXe siècles)</w:t>
+                <w:t xml:space="preserve">« Chez Moreau Liquoriste-Débitant » : un repère pour les cercles républicains à Tours au milieu du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Récits et imaginaire européens" du MASTER Sciences Humaines et Sociales MENTION Histoire PARCOURS Histoire et cultures européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département d'histoire et d'archéologie de l'université de Tours, Feb 2025, Tours (Université de Tours), France</w:t>
+              <w:t xml:space="preserve">Colloque : « Les nourritures terrestres. Banquets, cafés et restaurants comme lieux du politique dans la France contemporaine (XIXe-XXe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d’histoire politique (SFHPo), May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05112426v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chez Moreau Liquoriste-Débitant » : un repère pour les cercles républicains à Tours au milieu du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Sur les traces des lecteurs : commande et acheminement des journaux en province (fin XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : « Les nourritures terrestres. Banquets, cafés et restaurants comme lieux du politique dans la France contemporaine (XIXe-XXe siècles) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d’histoire politique (SFHPo), May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Récits et imaginaire européens" du MASTER Sciences Humaines et Sociales MENTION Histoire PARCOURS Histoire et cultures européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d'histoire et d'archéologie de l'université de Tours, Feb 2025, Tours (Université de Tours), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228735v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse tourangelle animée : les débats sur la reconstruction de la basilique Saint-Martin des années 1870 aux années 1880</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : « Renaissance d'une basilique : Saint-Martin de Tours, 4 juillet 1925 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Tourangeau d’Histoire et d’études des Sources (CeTHiS), Jul 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse en Touraine fin XVIIIe – XIXe siècle</w:t>
+                <w:t xml:space="preserve">Entre surveillance et influence, l’affaire du préfet Pastoureau : un scandale politico-médiatique à la fin du second Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nocturnes de l'Histoire - Édition du 27 mars 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département d'histoire et d'archéologie de l'université de Tours; Archives départementales d'Indre-et-Loire; Archives municipales de Tours; Centre Tourangeau d'Histoire et d'étude des Sources - UR 6298; Société archéologique de Touraine, Mar 2024, Tours (Indre-et-Loire), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude des doctorants du CeTHiS (édition 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Tourangeau d’Histoire et d’études des Sources (CeTHiS) - UR 6298, Nov 2024, Tours (Université de Tours), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05112149v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre surveillance et influence, l’affaire du préfet Pastoureau : un scandale politico-médiatique à la fin du second Empire</w:t>
+                <w:t xml:space="preserve">La presse en Touraine fin XVIIIe – XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude des doctorants du CeTHiS (édition 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Tourangeau d’Histoire et d’études des Sources (CeTHiS) - UR 6298, Nov 2024, Tours (Université de Tours), France</w:t>
+              <w:t xml:space="preserve">Nocturnes de l'Histoire - Édition du 27 mars 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d'histoire et d'archéologie de l'université de Tours; Archives départementales d'Indre-et-Loire; Archives municipales de Tours; Centre Tourangeau d'Histoire et d'étude des Sources - UR 6298; Société archéologique de Touraine, Mar 2024, Tours (Indre-et-Loire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...300 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05112156v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -962,51 +962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112156v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228727v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112156v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>