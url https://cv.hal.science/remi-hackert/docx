--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -516,256 +516,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02170782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird terrestrial locomotion as revealed by 3D kinematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic modeling of bird locomotion from experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Hackert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (2), pp.185--200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341355v1</w:t>
+                <w:t xml:space="preserve">hal-01723840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic modeling of bird locomotion from experimental data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bird terrestrial locomotion as revealed by 3D kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Abourachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Hackert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hugel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 114 (6), pp.360-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zool.2011.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723840v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limb preference in the gallop of dogs and the half-bound of pikas on flat ground</w:t>
               </w:r>
@@ -987,394 +987,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of coordination patterns during unsteady locomotion in mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ICVM-8 abstracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Hackert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 268 (12), pp.1042-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmor.10589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259514v1</w:t>
+                <w:t xml:space="preserve">hal-03559186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait parameters of treadmill versus overground locomotion in mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of coordination patterns during unsteady locomotion in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Abourachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Hackert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gasc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Renous</w:t>
+                <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.366-372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02170795v1</w:t>
+                <w:t xml:space="preserve">hal-00259514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICVM-8 abstracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gait parameters of treadmill versus overground locomotion in mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Hackert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anick Abourachid</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Renous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Morphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 181 (2), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2007.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmor.10589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03559186v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02170795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagittal spine movements of small therian mammals during asymmetrical gaits.</w:t>
               </w:r>
@@ -1993,51 +1993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hackert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From avian walk to a bipedal robot. 24th International Ornithological Congress, Hamburg, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2075,51 +2075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ROBOCOQ project: Bird Leg Kinematics Analysis and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mederreg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2362,51 +2362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Adequate Optimization Criteria to Solve Inverse Kinematics of Redundant Bird Leg Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mederreg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,51 +2781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03445533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gagnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hommet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Hanotin-Dossot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1256-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Hackert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Libourel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Renous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.04.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZNSLD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.10589" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Schilling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02400" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Fischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.10.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Witte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Hoffmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Schilling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8782.2004.00297.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Biltzinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Steinacker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Steinacker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hackert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gioanni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mederreg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin E. Lilje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schilling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMOCO.2001.973462" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blazevic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26415-9_38" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5WB77QX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9784431241645" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/4-431-31381-8_7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03445533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gagnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hommet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Hanotin-Dossot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1256-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Hackert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Libourel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.10589" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Renous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.04.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZNSLD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Schilling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02400" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Fischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.10.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Witte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Hoffmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Schilling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8782.2004.00297.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Biltzinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Steinacker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Steinacker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hackert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gioanni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mederreg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin E. Lilje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schilling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMOCO.2001.973462" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blazevic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26415-9_38" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5WB77QX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9784431241645" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/4-431-31381-8_7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>