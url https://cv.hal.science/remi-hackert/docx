--- v1 (2026-05-03)
+++ v2 (2026-05-28)
@@ -987,394 +987,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICVM-8 abstracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of coordination patterns during unsteady locomotion in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Abourachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Hackert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anick Abourachid</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Morphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.366-372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559186v1</w:t>
+                <w:t xml:space="preserve">hal-00259514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of coordination patterns during unsteady locomotion in mammals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gait parameters of treadmill versus overground locomotion in mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Hackert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Martin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Renous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 181 (2), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2007.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259514v1</w:t>
+                <w:t xml:space="preserve">mnhn-02170795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait parameters of treadmill versus overground locomotion in mouse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ICVM-8 abstracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Hackert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Renous</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 268 (12), pp.1042-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmor.10589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2007.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02170795v1</w:t>
+                <w:t xml:space="preserve">hal-03559186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagittal spine movements of small therian mammals during asymmetrical gaits.</w:t>
               </w:r>
@@ -2781,51 +2781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03445533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gagnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hommet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Hanotin-Dossot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1256-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Hackert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Libourel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.10589" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Renous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.04.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZNSLD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Schilling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02400" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Fischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.10.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Witte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Hoffmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Schilling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8782.2004.00297.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Biltzinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Steinacker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Steinacker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hackert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gioanni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mederreg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin E. Lilje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schilling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMOCO.2001.973462" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blazevic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26415-9_38" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5WB77QX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9784431241645" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/4-431-31381-8_7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03445533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gagnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hommet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Hanotin-Dossot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1256-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Hackert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Libourel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Renous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.04.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZNSLD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.10589" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Schilling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02400" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Fischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.10.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Witte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Hoffmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Schilling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8782.2004.00297.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Biltzinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Steinacker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Steinacker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hackert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gioanni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mederreg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin E. Lilje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schilling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMOCO.2001.973462" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blazevic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26415-9_38" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5WB77QX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9784431241645" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/4-431-31381-8_7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>