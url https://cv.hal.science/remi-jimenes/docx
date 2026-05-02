--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Jimenes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences(université de Tours)-Rédacteur en chef du Bulletin du Bibliophile</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner la Renaissance. Raymond Marcel bibliophile (1902-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aquilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bénévent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres; Bibliothèque municipale de Tours, 2024, 978-2-86742-322-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garamont, typographe de l'humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 288 p., 2022, 978-2-86742-311-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Muse typographique. Vers inédits de l'imprimerie nantaise sous l'Empire et la Restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plein chant, 2021, 978-2-85452-361-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory de Bourges. Humanisme et arts du livre à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque de Bourges, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guillard. Une femme imprimeur à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.306, 2017, 978-2-86906-523-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des écritures anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.140, 2013, 978-2-7462-4643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des écritures anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, Document numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Caractères de Civilité. Typographie et calligraphie sous l'Ancien Régime (XVIe-XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Perrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie au Mans et ses relations avec Paris au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Claerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 132-3, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tnf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une renaissance tourangelle. La création du Centre d'études supérieures de la Renaissance (1948-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, LXXXVI (1), pp.157-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Didot and Stanhope: the one-pull press of Jean-Étienne Thiébaud (Orléans, 1787)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Printing Historical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Third series (4), pp.261-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Féron, héraldiste, entre manuscrits et imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 375 (2), pp.51-85. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bubib.375.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03712506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik D.L. Vervliet (1923-2020) : l'intelligence de la typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bubib.373.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit allographe du Cinquième Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de l'imprimé en Europe occidentale (vers 1470-vers 1680). Orientations bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béroujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (451), pp.171-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ier et l'imprimerie royale : une occasion manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.259-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes moulinoises : trois nouvelles reliures à la marque de Geoffroy Tory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde du livre et l’Université de Paris (16e-17e siècles) : l’apport des Acta rectoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.270-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering Pierre Haultin's Early Career: Roots, Training, Beginnings (1546–1550)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.62 - 80. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/library/18.1.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les devoirs des maîtres : être régent au collège de Calvi en 1543-1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LXXVII (3), pp.619-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01256820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter l’Éphéméride de Beuther : les pratiques comparées de deux contemporains de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Geonget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LXXVII (3), pp.505-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04528445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription et codage des imprimés de la Renaissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3), pp.113-139. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.16.3.113-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gestion informatisée des écritures anciennes, 16 (3), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de Typographie de la Renaissance (BaTyR) : un outil pour l'histoire du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Innovation et patrimoine, 58 (5), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bibliophile français illustré et la librairie Bachelin-Deflorenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue des livres anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : Le Roman et l'histoire. Compléments à la lecture du Maître de Garamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cunéo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maître de Garamond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Héros-Limite, 2025, 9782889551255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gothique au romain. Influences mutuelles des écritures manuscrites et imprimées (France, XVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses de l'écrit, du manuscrit à l'imprimé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hugues de Chivré, 2025, 979-10-97407-80-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie et bibliographie de Pierre Aquilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bénévent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Claerr, Elisabeth Lalou, Anne-Bénédicte Levollant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle. Liber amicorum Petri Aquilonis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2025, 978-2-503-61842-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier typographique à la Renaissance : local, organisation, équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Alazard; Céline Borello; Camille Desenclos; Fabien Salesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de l'imprimé en Europe occidentale (vers 1470-vers 1680)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bréal, pp.49-76, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gens du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Suire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de l'imprimé en Europe occidentale 1470-1680</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et illustration de la typographie française : le romain, l'italique et le maniérisme sous les presses parisiennes à la fin du règne de François Ier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poco a Poco. L'apport de l'édition italienne dans la culture francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.223-261, 2020, 978-2-503-59028-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une «révolution» ? Naissance et perfectionnement de l’art typographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Suire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de l'imprimé en Europe occidentale 1470-1680</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782200630089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudition typographique : collection et étude des matériels d’imprimerie, de Debure (1763) à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fétro, Sophie; Ritz-Guilbert, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta. Des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole du Louvre, pp.228-249, 2016, 978-2-904187-42-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 19 : Bibliothèque parfaite ou obscura diligentia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.214-217, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 20 : Bibliothèque françoise ou « l’amitié de tant d’hommes doctes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.218-222, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 21 : Bibliothèque ou fleurs des Lettres françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.223-227, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de la typographie française du xvie siècle. Le cas des inventaires après-décès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives typographiques, où se trouvent-elles ?  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bulletin Typographique; Alliance française de Saint-Pétersbourg, Feb 2026, Saint-Pétersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05548229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Database of Renaissance Printing Types and Engraved Materials: BATYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methoden für Mikro- und Mesotypographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joran Proot; Nikolaus Weichselbaumer, Sep 2025, Wolfenbüttel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brèche et Charles Chiffin : les réseaux de deux hommes du livre tourangeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cappellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La commande en Val de Loire autour de 1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Boudon-Machuel; Pascale Charron, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TypoReF. Étudier les matériels d’imprimerie de la Renaissance française : avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de Typographie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Voies des études sur la Renaissance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des Sociétés et Instituts pour l'étude de la Renaissance (Fisier), Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle version de la Base de Typographie de la Renaissance (BaTyR) : fonctions nouvelles et développement envisagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer vision for the investigation of ornaments and ancient documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Bahier-Porte; Thierry Fournel; Fabienne Vial-Bonacci, Jun 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2025 &amp; perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TypoReF : étudier les matériels d'imprimerie de la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2024, Tours, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14356383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art du livre, art de la chanson : mises en bouche ronsArtiennes. a. Ronsard en placard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Constance Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RonsArt. Colloque-festival (66e Colloque International d'Études Humanistes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Sicard; Marion Boudon-Machuel; Adeline Lionetto; Mathilde Vidal; Jean Vignes, Sep 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TypoReF : étudier les matériels typographiques de la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11519481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04625370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REssources NUMériques pour l’édition des Archives de la Renaissance : RENUMAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogues régionaux des Incunables de France papier et informatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aquilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Primary sources of Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school « Bibliotheca Digitalis. Reconstitution of Early Modern Cultural Networks. From Primary Source to Data »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Louis-Aragon du Mans; CESR, programme BVH, Tours; DARIAH-EU; Biblissima, Jul 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogues régionaux des Incunables de France papier et informatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aquilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs d’ateliers : la transmission d’une librairie parisienne au XVIe siècle. Le cas du Soleil d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeurs de textes II : gens du livre et gens de lettres à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’atelier et corrections typographiques à Paris au XVIe siècle : les œuvres de saint Bernard imprimées par Charlotte Guillard (1551)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeurs de textes : imprimeurs et libraires à l'âge de l'humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.205-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BATYR - Base de Typographie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartels de l'exposition RonsART (Prieuré Saint-Cosme, 22 juin-22 septembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lionetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Emission radio] invité de l'émission &amp;quot;Le Cours de l'histoire&amp;quot; sur France Culture : &amp;quot;Claude Garamont typographe : appelez la police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Garamont aux Garamond(s) : une aventure typographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Emission radio] invité de l'émission &amp;quot;Eurêka !&amp;quot; sur France Culture : &amp;quot;Imprimerie : la nouvelle page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC &amp;quot; La Renaissance en Val de Loire&amp;quot; - Épisode 5 « Le livre et sa matérialité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aquilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La Renaissance en Val de Loire" – MOOC en 10 épisodes - Renaissance TransmediaLab - Benoist Pierre (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://renaissance-transmedia-lab.fr/rtl4/mooc-la-renaissance-en-val-de-loire-livre-materialite/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03485278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of text and image processing for digital libraries: the Bibliothèques Virtuelles Humanistes project and the digitization of Renaissance documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brutus Amédée Villeroi, inventeur du sous-marin. Nouveaux éléments biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03322401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provisions d'offices de libraires, papetiers, parcheminiers, relieurs, enlumineurs et écrivains jurés dans les Acta rectoria (Paris, 1524-1634)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du Soleil d'Or. Bibliographie descriptive des livres imprimés par Charlotte Guillard (1537-1556)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Document Image Analysis in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires et partenariats | Bilan d’avancement 2024 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours (UT), Tours, FRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Jimenes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences(université de Tours)-Rédacteur en chef du Bulletin du Bibliophile</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner la Renaissance. Raymond Marcel bibliophile (1902-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aquilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bénévent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres; Bibliothèque municipale de Tours, 2024, 978-2-86742-322-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garamont, typographe de l'humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 288 p., 2022, 978-2-86742-311-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Muse typographique. Vers inédits de l'imprimerie nantaise sous l'Empire et la Restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plein chant, 2021, 978-2-85452-361-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory de Bourges. Humanisme et arts du livre à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque de Bourges, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guillard. Une femme imprimeur à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.306, 2017, 978-2-86906-523-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des écritures anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.140, 2013, 978-2-7462-4643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des écritures anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, Document numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Caractères de Civilité. Typographie et calligraphie sous l'Ancien Régime (XVIe-XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Perrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie au Mans et ses relations avec Paris au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Claerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 132-3, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tnf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une renaissance tourangelle. La création du Centre d'études supérieures de la Renaissance (1948-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, LXXXVI (1), pp.157-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Didot and Stanhope: the one-pull press of Jean-Étienne Thiébaud (Orléans, 1787)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Printing Historical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Third series (4), pp.261-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Féron, héraldiste, entre manuscrits et imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 375 (2), pp.51-85. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bubib.375.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03712506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik D.L. Vervliet (1923-2020) : l'intelligence de la typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bubib.373.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit allographe du Cinquième Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de l'imprimé en Europe occidentale (vers 1470-vers 1680). Orientations bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béroujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (451), pp.171-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ier et l'imprimerie royale : une occasion manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.259-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes moulinoises : trois nouvelles reliures à la marque de Geoffroy Tory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering Pierre Haultin's Early Career: Roots, Training, Beginnings (1546–1550)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.62 - 80. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/library/18.1.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde du livre et l’Université de Paris (16e-17e siècles) : l’apport des Acta rectoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.270-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter l’Éphéméride de Beuther : les pratiques comparées de deux contemporains de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Geonget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LXXVII (3), pp.505-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04528445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les devoirs des maîtres : être régent au collège de Calvi en 1543-1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LXXVII (3), pp.619-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01256820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription et codage des imprimés de la Renaissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3), pp.113-139. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.16.3.113-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gestion informatisée des écritures anciennes, 16 (3), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de Typographie de la Renaissance (BaTyR) : un outil pour l'histoire du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Innovation et patrimoine, 58 (5), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bibliophile français illustré et la librairie Bachelin-Deflorenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue des livres anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie et bibliographie de Pierre Aquilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bénévent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Claerr, Elisabeth Lalou, Anne-Bénédicte Levollant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle. Liber amicorum Petri Aquilonis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2025, 978-2-503-61842-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : Le Roman et l'histoire. Compléments à la lecture du Maître de Garamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cunéo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maître de Garamond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Héros-Limite, 2025, 9782889551255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gothique au romain. Influences mutuelles des écritures manuscrites et imprimées (France, XVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses de l'écrit, du manuscrit à l'imprimé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hugues de Chivré, 2025, 979-10-97407-80-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier typographique à la Renaissance : local, organisation, équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Alazard; Céline Borello; Camille Desenclos; Fabien Salesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de l'imprimé en Europe occidentale (vers 1470-vers 1680)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bréal, pp.49-76, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gens du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Suire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de l'imprimé en Europe occidentale 1470-1680</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et illustration de la typographie française : le romain, l'italique et le maniérisme sous les presses parisiennes à la fin du règne de François Ier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poco a Poco. L'apport de l'édition italienne dans la culture francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.223-261, 2020, 978-2-503-59028-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une «révolution» ? Naissance et perfectionnement de l’art typographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Suire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de l'imprimé en Europe occidentale 1470-1680</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782200630089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudition typographique : collection et étude des matériels d’imprimerie, de Debure (1763) à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fétro, Sophie; Ritz-Guilbert, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta. Des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole du Louvre, pp.228-249, 2016, 978-2-904187-42-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 19 : Bibliothèque parfaite ou obscura diligentia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.214-217, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 20 : Bibliothèque françoise ou « l’amitié de tant d’hommes doctes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.218-222, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 21 : Bibliothèque ou fleurs des Lettres françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.223-227, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de la typographie française du xvie siècle. Le cas des inventaires après-décès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives typographiques, où se trouvent-elles ?  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bulletin Typographique; Alliance française de Saint-Pétersbourg, Feb 2026, Saint-Pétersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05548229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2025 &amp; perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Database of Renaissance Printing Types and Engraved Materials: BATYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methoden für Mikro- und Mesotypographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joran Proot; Nikolaus Weichselbaumer, Sep 2025, Wolfenbüttel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brèche et Charles Chiffin : les réseaux de deux hommes du livre tourangeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cappellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La commande en Val de Loire autour de 1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Boudon-Machuel; Pascale Charron, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TypoReF. Étudier les matériels d’imprimerie de la Renaissance française : avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de Typographie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Voies des études sur la Renaissance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des Sociétés et Instituts pour l'étude de la Renaissance (Fisier), Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle version de la Base de Typographie de la Renaissance (BaTyR) : fonctions nouvelles et développement envisagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer vision for the investigation of ornaments and ancient documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Bahier-Porte; Thierry Fournel; Fabienne Vial-Bonacci, Jun 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TypoReF : étudier les matériels d'imprimerie de la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2024, Tours, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14356383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art du livre, art de la chanson : mises en bouche ronsArtiennes. a. Ronsard en placard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Constance Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RonsArt. Colloque-festival (66e Colloque International d'Études Humanistes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Sicard; Marion Boudon-Machuel; Adeline Lionetto; Mathilde Vidal; Jean Vignes, Sep 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TypoReF : étudier les matériels typographiques de la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11519481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04625370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REssources NUMériques pour l’édition des Archives de la Renaissance : RENUMAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogues régionaux des Incunables de France papier et informatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aquilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Primary sources of Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school « Bibliotheca Digitalis. Reconstitution of Early Modern Cultural Networks. From Primary Source to Data »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Louis-Aragon du Mans; CESR, programme BVH, Tours; DARIAH-EU; Biblissima, Jul 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogues régionaux des Incunables de France papier et informatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aquilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs d’ateliers : la transmission d’une librairie parisienne au XVIe siècle. Le cas du Soleil d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeurs de textes II : gens du livre et gens de lettres à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’atelier et corrections typographiques à Paris au XVIe siècle : les œuvres de saint Bernard imprimées par Charlotte Guillard (1551)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeurs de textes : imprimeurs et libraires à l'âge de l'humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.205-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BATYR - Base de Typographie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartels de l'exposition RonsART (Prieuré Saint-Cosme, 22 juin-22 septembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lionetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Garamont aux Garamond(s) : une aventure typographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Emission radio] invité de l'émission &amp;quot;Le Cours de l'histoire&amp;quot; sur France Culture : &amp;quot;Claude Garamont typographe : appelez la police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Emission radio] invité de l'émission &amp;quot;Eurêka !&amp;quot; sur France Culture : &amp;quot;Imprimerie : la nouvelle page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC &amp;quot; La Renaissance en Val de Loire&amp;quot; - Épisode 5 « Le livre et sa matérialité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aquilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La Renaissance en Val de Loire" – MOOC en 10 épisodes - Renaissance TransmediaLab - Benoist Pierre (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://renaissance-transmedia-lab.fr/rtl4/mooc-la-renaissance-en-val-de-loire-livre-materialite/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03485278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of text and image processing for digital libraries: the Bibliothèques Virtuelles Humanistes project and the digitization of Renaissance documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brutus Amédée Villeroi, inventeur du sous-marin. Nouveaux éléments biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03322401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provisions d'offices de libraires, papetiers, parcheminiers, relieurs, enlumineurs et écrivains jurés dans les Acta rectoria (Paris, 1524-1634)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du Soleil d'Or. Bibliographie descriptive des livres imprimés par Charlotte Guillard (1537-1556)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Document Image Analysis in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires et partenariats | Bilan d’avancement 2024 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours (UT), Tours, FRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeroi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/charlotte-guillard/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benevent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adverbum.fr/home-perrousseaux.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Claerr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tnf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.375.0063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.373.0209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ruellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/library/18.1.62" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Geonget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.16.3.113-139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302164v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/le-monde-de-limprime-en-europe-occidentale-1470-1680-capes-agreg-histoire-geographie-9782200630089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cappellen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14356383" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Constance Legros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11519481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alazard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vidal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076748v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Boutroue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322401v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeroi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/charlotte-guillard/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benevent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adverbum.fr/home-perrousseaux.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Claerr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tnf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.375.0063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.373.0209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ruellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/library/18.1.62" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Geonget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.16.3.113-139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/le-monde-de-limprime-en-europe-occidentale-1470-1680-capes-agreg-histoire-geographie-9782200630089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cappellen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14356383" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Constance Legros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11519481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alazard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vidal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Boutroue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322401v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>