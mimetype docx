--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -275,274 +275,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génocide des Tutsi : les temps présents de l’archive</w:t>
+                <w:t xml:space="preserve">Le parcours d’une historienne rwandaise : Gaudiose Kanyange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.I-II. </w:t>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.IV-V. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019515v1</w:t>
+                <w:t xml:space="preserve">hal-05019528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours d’une historienne rwandaise : Gaudiose Kanyange</w:t>
+                <w:t xml:space="preserve">Décoloniser les archives coloniales sur le Rwanda ? Enjeux pour l’écriture de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.IV-V. </w:t>
+              <w:t xml:space="preserve">, 2024, 1 (151-152), pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019528v1</w:t>
+                <w:t xml:space="preserve">hal-04776447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décoloniser les archives coloniales sur le Rwanda ? Enjeux pour l’écriture de l’histoire</w:t>
+                <w:t xml:space="preserve">Génocide des Tutsi : les temps présents de l’archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1 (151-152), pp.9-16. </w:t>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.I-II. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776447v1</w:t>
+                <w:t xml:space="preserve">hal-05019515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Heritage and Museums in Rwanda Through the Life of Thomas Bazatsinda</w:t>
               </w:r>
@@ -1585,252 +1585,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État rwandais et la mémoire du génocide</w:t>
+                <w:t xml:space="preserve">Indirimbo z'icyunamo. Chanter la mémoire du génocide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (122), pp.87-98. </w:t>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (680-681), pp.350-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ving.122.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ltm.680.0350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861008v1</w:t>
+                <w:t xml:space="preserve">hal-02860767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indemnisations et réparations: quels engagements de l’Etat rwandais et des acteurs internationaux pour les victimes du génocide?</w:t>
+                <w:t xml:space="preserve">L'État rwandais et la mémoire du génocide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace de Libertés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (122), pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.122.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861141v1</w:t>
+                <w:t xml:space="preserve">hal-02861008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirimbo z'icyunamo. Chanter la mémoire du génocide</w:t>
+                <w:t xml:space="preserve">Indemnisations et réparations: quels engagements de l’Etat rwandais et des acteurs internationaux pour les victimes du génocide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Temps Modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace de Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 427, pp.53-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ltm.680.0350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02860767v1</w:t>
+                <w:t xml:space="preserve">hal-02861141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rwanda (épisode 3). Les Arts et la représentation du génocide des Tutsi au Rwanda</w:t>
               </w:r>
@@ -3159,51 +3159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Korman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019515v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Lieber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13693" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.1.2.6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.122.0087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.680.0350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temoigner.1387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temoigner.1077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temoigner.723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.248.0151" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.244.0158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.238.0011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110729214-009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchesteropenhive.com/view/9781526125019/9781526125019.00015.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526125019.00015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7228/manchester/9780719096020.001.0001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adjemian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garbarini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Korman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Lieber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13693" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.1.2.6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.680.0350" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.122.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temoigner.1387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temoigner.1077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temoigner.723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.248.0151" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.244.0158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.238.0011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110729214-009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchesteropenhive.com/view/9781526125019/9781526125019.00015.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526125019.00015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7228/manchester/9780719096020.001.0001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adjemian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garbarini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>