--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -106,443 +106,443 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rutayisire, des lumières de l’Histoire à la refondation de la société rwandaise</w:t>
+                <w:t xml:space="preserve">Génocide des Tutsi : les temps présents de l’archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.70-73. </w:t>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.I-II. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019505v1</w:t>
+                <w:t xml:space="preserve">hal-05019515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Réponse au pamphlet boomerang », extrait d’un texte dénonciateur de l’abbé Alexis Kagame</w:t>
+                <w:t xml:space="preserve">Le parcours d’une historienne rwandaise : Gaudiose Kanyange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.XVII-XVIII. </w:t>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.IV-V. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019571v1</w:t>
+                <w:t xml:space="preserve">hal-05019528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours d’une historienne rwandaise : Gaudiose Kanyange</w:t>
+                <w:t xml:space="preserve">Décoloniser les archives coloniales sur le Rwanda ? Enjeux pour l’écriture de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.IV-V. </w:t>
+              <w:t xml:space="preserve">, 2024, 1 (151-152), pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019528v1</w:t>
+                <w:t xml:space="preserve">hal-04776447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décoloniser les archives coloniales sur le Rwanda ? Enjeux pour l’écriture de l’histoire</w:t>
+                <w:t xml:space="preserve">« Réponse au pamphlet boomerang », extrait d’un texte dénonciateur de l’abbé Alexis Kagame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1 (151-152), pp.9-16. </w:t>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.XVII-XVIII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776447v1</w:t>
+                <w:t xml:space="preserve">hal-05019571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génocide des Tutsi : les temps présents de l’archive</w:t>
+                <w:t xml:space="preserve">Paul Rutayisire, des lumières de l’Histoire à la refondation de la société rwandaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.I-II. </w:t>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.70-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019515v1</w:t>
+                <w:t xml:space="preserve">hal-05019505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Heritage and Museums in Rwanda Through the Life of Thomas Bazatsinda</w:t>
               </w:r>
@@ -1162,165 +1162,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises de réécriture de l’histoire du génocide des Tutsi</w:t>
+                <w:t xml:space="preserve">Quand le corps est oublié. Les séquelles physiques du génocide pour les rescapés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires en jeu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.120-122</w:t>
+              <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.162-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863765v1</w:t>
+                <w:t xml:space="preserve">hal-02861076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le corps est oublié. Les séquelles physiques du génocide pour les rescapés</w:t>
+                <w:t xml:space="preserve">Les entreprises de réécriture de l’histoire du génocide des Tutsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 122, pp.162-165</w:t>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.120-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861076v1</w:t>
+                <w:t xml:space="preserve">hal-02863765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger le génocide: le rôle de la compétence universelle</w:t>
               </w:r>
@@ -1585,252 +1585,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirimbo z'icyunamo. Chanter la mémoire du génocide</w:t>
+                <w:t xml:space="preserve">L'État rwandais et la mémoire du génocide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Temps Modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (680-681), pp.350-361. </w:t>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (122), pp.87-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ltm.680.0350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ving.122.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860767v1</w:t>
+                <w:t xml:space="preserve">hal-02861008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État rwandais et la mémoire du génocide</w:t>
+                <w:t xml:space="preserve">Indemnisations et réparations: quels engagements de l’Etat rwandais et des acteurs internationaux pour les victimes du génocide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espace de Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 427, pp.53-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861008v1</w:t>
+                <w:t xml:space="preserve">hal-02861141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indemnisations et réparations: quels engagements de l’Etat rwandais et des acteurs internationaux pour les victimes du génocide?</w:t>
+                <w:t xml:space="preserve">Indirimbo z'icyunamo. Chanter la mémoire du génocide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace de Libertés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (680-681), pp.350-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ltm.680.0350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861141v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rwanda (épisode 3). Les Arts et la représentation du génocide des Tutsi au Rwanda</w:t>
               </w:r>
@@ -2044,174 +2044,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de mémoire du génocide des Tutsi au Rwanda : enjeux et évolutions</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chrétien, Marcel Kabanda. Rwanda. Racisme et génocide : l'idéologie hamitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Droit et Cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (248), pp.151-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.248.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02861028v1</w:t>
+                <w:t xml:space="preserve">hal-02861063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chrétien, Marcel Kabanda. Rwanda. Racisme et génocide : l'idéologie hamitique</w:t>
+                <w:t xml:space="preserve">La politique de mémoire du génocide des Tutsi au Rwanda : enjeux et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Korman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Espaces des politiques mémorielles. Enjeux de mémoire, 2 (66), pp.87-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afco.248.0151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02861063v1</w:t>
+                <w:t xml:space="preserve">halshs-02861028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Vulpian et Thierry Prungnaud. Silence Turquoise. Rwanda, 1992-1994. Responsabilités de l'État français dans le génocide des Tutsi</w:t>
               </w:r>
@@ -3159,51 +3159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Korman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Lieber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13693" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.1.2.6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.680.0350" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.122.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temoigner.1387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temoigner.1077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temoigner.723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.248.0151" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.244.0158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.238.0011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110729214-009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchesteropenhive.com/view/9781526125019/9781526125019.00015.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526125019.00015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7228/manchester/9780719096020.001.0001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adjemian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garbarini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Korman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0077" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776447v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019571v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Lieber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13693" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.1.2.6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.122.0087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.680.0350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temoigner.1387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temoigner.1077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temoigner.723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.248.0151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.244.0158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.238.0011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110729214-009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchesteropenhive.com/view/9781526125019/9781526125019.00015.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526125019.00015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7228/manchester/9780719096020.001.0001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adjemian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garbarini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>