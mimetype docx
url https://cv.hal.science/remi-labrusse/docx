--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1946,70 +1946,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Dove Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Daniel Sherman, Le Primitivisme en France et les fins d’empires 1945-1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The End of the Neolithic? (Part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res: Anthropology and aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Zeichen verdichten sich / Les signes s’épaississent ». Entretien avec Rémi Labrusse et Maria Stavrinaki, commissaires de l’exposition « Préhistoire. Une énigme moderne », Centre Georges Pompidou, 2019, par Julie Ramos et Muriel van Vliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel van Vliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2024,1305 +2231,1098 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.172-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Dove Allouche</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoire. Anthologie et entretiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Daniel Sherman, Le Primitivisme en France et les fins d’empires 1945-1975</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Miquel Barceló</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'art et potlatch : regards croisés entre la France et le Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonny Assu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mauzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Townsend-Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.11061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03484019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeichen verdichten sich / Les signes s’épaississent. Entretien de Rémi Labrusse et Maria Stavrinaki avec Julie Ramos et Muriel Van Vliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’art et potlatch : regards croisés entre la France et le Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pièces d’époque aux capsules temporelles. Temps historique et temps vécu dans l’expérience esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 30</w:t>
+              <w:t xml:space="preserve">, 2018, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The End of the Neolithic? (Part 2)</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The End of the Neolithic? (Part I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res: Anthropology and aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 71-72</w:t>
+              <w:t xml:space="preserve">, 2018, 69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Préhistoire. Anthologie et entretiens</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ornement à la conquête de soi : tectonique, métaphysique et anthropologie chez Karl Bötticher et Gottfried Semper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gottfried Semper. Habiter la couleur (25), pp.50--79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.3363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muséophobies. Pour une histoire du musée du point de vue de ses contempteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Musée, musées (173), pp.68--78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jean-Paul Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Textiles (1), pp.61--74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.6303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Textiles (1), pp.5--7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.6218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Muséoclaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 147</w:t>
+              <w:t xml:space="preserve">, 2015, Dossier Georges Duthuit, pp.21--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Miquel Barceló</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Période</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Découper le temps II. Périodisations plurielles en histoire de l'art et de la littérature (18), pp.78--82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Autour de Georges Duthuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 147</w:t>
+              <w:t xml:space="preserve">, 2015, Dossier Georges Duthuit, pp.14--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...833 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650634v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01650633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Daniel Fabre, Bataille à Lascaux. Comment l'art préhistorique apparut aux enfants</w:t>
               </w:r>
@@ -4471,5003 +4471,5003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pareidolies. Fantômes et fausses figures aux sources de l’invention de l’art paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audrey Rieber (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art avant l'art. Le paradigme préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-96, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.41006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qualche osservazione sulla genealogia del concetto di paleostoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tommaso Casini, Annamaria Ducci, Fabio Martini (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art Before Art. L’uomo cosciente e l’arte delle origini: con e dopo Carlo Ludovico Ragghianti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Fondazione Ragghianti; Museo e Istituto fiorentino di preistoria, pp.197-210, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...61 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gonse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Guyot, Antoine Châtelain (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d’art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, INHA, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée du Louvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Choses. Une histoire de la nature morte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart éditions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Lienart éditions, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au néant. L’art en France dans les années 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et culture. L’art en France pendant et après la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sangensha Publishers, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sangensha Publishers, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fils noués, fils rompus dans les regards d’Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Labrusse, Fatima Lévèque, Emilie Salaberry-Duhoux (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tarz. Broder au Maroc Hier et Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.17-33, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, , pp.17-33, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Intersections and Identity in Algeria on the Eve of the French Invasion. The Case of the Bey Palace in Constantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhapsodic Objects. Art, Agency and Materiality (1700-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de l’art au risque de la ‘préhistoire’. Les fondements d’un débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’histoire de l’art au risque de la ‘préhistoire’. Les fondements d’un débat</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byzantine Modernism: An Account of the First International Exhibition of Byzantine Art in Paris, 1931</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Istanbul to Byzantium. Paths to Rediscovery, 1800-1955</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pera Müzesi, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Préhistoire’ : un mot pour notre temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pera Müzesi, 2021</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Leçon de l’Islam dans les arts européens (16e-19e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée du Louvre; RMN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Arts de l’Islam. Un passé pour un présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El atractivo de lo lejano / The Attraction of the Remote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Picasso ibero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Fábrica, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">… et la dernière sera la première. Katia à la chemise jaune d’Henri Matisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée des Beaux-Arts de Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquérir. De Palmyre à Pierre Soulages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridity and Identity in Algeria on the Eve of the French Invasion. The Case of the Bey Palace in Constantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Nadia Saou-Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhapsodic Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.125-148, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110757668-007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miró, Pascal, la mystique, la poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fundació Joan Miró. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Painting-Poetry / Peinture-Poésie, Miró Documents,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">… et la dernière sera la première. Katia à la chemise jaune d’Henri Matisse</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projeter, dessiner, désirer, regretter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée des Arts Décoratifs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dessin sans réserves. Collections du musée des arts décoratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Miró, L’Objet du couchant, 1935-1936</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une œuvre, un texte. Quatorze œuvres du Musée national d’art moderne commentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimésis, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aujourd’hui, l’Intérieur aux aubergines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Pompidou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matisse, comme un roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoires de plage (fossiles, menhirs, épaves et rochers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée des Beaux-Arts de Lyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acquérir. De Palmyre à Pierre Soulages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Picasso. Baigneuses et baigneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prehistoric Present: How and Why Has Prehistory Been Conjugated in the Present Tense?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deutsches Forum für Kunstgeschichte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discovering/Uncovering the Modernity of Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Brigitte Gilardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses du réel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles de commissaires. Histoires, institutions, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peintures sur livres de la bibliothèque de Joan Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miró et Cahiers d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, ornement et désordre à Berlin dans les années 1870 : la Grammaire de l’ornement de Johann Eduard Jacobsthal (1874)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du texte à l’image. L’interprétation savante des œuvres d’art. Mélanges offerts à François Fossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The End of the Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giuseppe Penone. The Inner Life of Forms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gagosian, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidez l’Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers et objets de Joan Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objet frontière, intérieur frontière, état frontière. Une situation moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exogenèses. Objets frontière dans l’art européen XVIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Idée primitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un travail de deuil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gustave Moreau. Vers le songe et l’abstrait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fundació Joan Miró. Entretien avec Rosa Maria Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité byzantine. L’exposition internationale d’art byzantin de 1931 à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française d’Athènes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Double Voyage : Paris-Athènes (1919-1939)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit à la beauté: chroniques de "L'Express" (1960-1992)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan, pp.7--18, 2017, 978-2-7541-0951-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islamic Arts and the Crisis of Representation in Modern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to Islamic Art and Architecture. Vol. II: From the Mongols to Modernism,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Blackwell, pp.1196-1217, 2017, 978-1-119-06866-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119069218.ch46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hollier, Denis and Jamin, Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leiris unlimited</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.197--222, 2017, 978-2-271-09171-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La matière du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lampe, Angela. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul Klee: l'ironie à l'oeuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pompidou, pp.168--174, 2016, 978-2-84426-725-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammars of Ornament : Dematerialization and Embodiment, from Owen Jones to Paul Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Necipouglu, Gülru and Payne, Alina Alexandra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histories of Ornament: From Global to Local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton University Press, pp.320--333, 2016, 978-0-691-16728-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attrait circonspect des lointains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgel, Chantal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Doucet: collectionneur et mécène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arts décoratifs / Institut national d'histoire de l'art, pp.154--165, 2016, 978-2-916914-67-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prähistorie und Moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kohl, Karl-Heinz and Kuba, Richard and Ivanoff, Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunst der Vorzeit: Felsbilder aus der Sammlung Frobenius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prestel, pp.218--231, 2016, 978-3-7913-5503-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Branland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Branland, Marine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1914: guerre et avant-gardes = 1914: war and the avant-gardes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.9--13, 2016, Collection 20/21 siècles, 978-2-84016-245-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mimésis, 2020</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonique islamique : un paradigme pour penser l'ornement au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giese, Francine and Varela Braga, Ariane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Myth of the Orient. Architecture and Ornament in the Age of Orientalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.133--147, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La persistance des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monod-Fontaine, Isabelle and Ramond, Sylvie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri Matisse: le laboratoire intérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan, pp.20--29, 2016, 978-2-7541-0976-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Immémorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dallaporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chauvet - Pont-d'Arc, l'inappropriable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Xavier Barral, pp.40--46, 2016, 978-2-36511-095-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une communauté rêvée : Georges Rouault et le mythe de `l'atelier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Forest, Marie-Cécile and Macé, Emmanuelle and Schwartz, Emmanuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gustave Moreau, Georges Rouault: souvenirs d'atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy Éditions d'art / Musée Gustave Moreau, pp.51--61, 2016, 978-2-7572-0988-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, 2020</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Leighton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.108--109, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.44--45, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Algérie de Leiris : mythe et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angliviel de La Beaumelle, Agnès and Bernadac, Marie-Laure and Hollier, Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leiris &amp; Co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard pp.300--305, 2015, 978-2-07-014772-4 978-2-35983-035-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.90--101, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabeschi : una storia occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matisse, Henri and Coen, Ester. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matisse: arabesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Skira, pp.33-- 41, 2015, 978-88-572-2679-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Clairin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.104--105, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Fortuny y Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.42--43, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Guggenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.30--31, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gagosian, 2018</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose/lilas, et les Meuns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labrusse, Rémi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simon Hantaï: Meuns 1967-1968 : exposition présentée à la galerie Guttklein Fine Art, Paris, Mai-Juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galerie Guttklein Fine Art, pp.7--21, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, 2018</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miró selon Leiris : le vide, la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angliviel de La Beaumelle, Agnès and Bernadac, Marie-Laure and Hollier, Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leiris &amp; Co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard pp.94--99, 2015, 978-2-07-014772-4 978-2-35983-035-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, De Boccard, 2018</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Braque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.108--109, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlaminck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.28--29, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers d'ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.104--405, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.70--71, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan, pp.7--18, 2017, 978-2-7541-0951-2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigmund Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.64--65, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.110--111, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.197--222, 2017, 978-2-271-09171-0</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secrets perdus. Quête et usages des sources islamiques dans la céramique occidentale au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schumacher, Anne-Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres d'Islam: les collections de céramique Moyen-Orientale du Musée Ariana à Genève ; [ce catalogue paraît à l'occasion de l'exposition "Terres d'Islam. L'Ariana sort de ses réserves II" au Musée Ariana, Genève, du 28 février au 31 août 2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5 Continents, pp.295--301, 2014, 978-88-7439-534-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Centre Pompidou, pp.168--174, 2016, 978-2-84426-725-2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux infinis de Joan Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró: vers l'infiniment libre, vers l'infiniment grand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sur les de l'imprimerie graphi, pp.107--125, 2014, 979-10-93498-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Princeton University Press, pp.320--333, 2016, 978-0-691-16728-2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée, la colonie, la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Dorléac, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les désastres de la guerre, 1800-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy ; Musée du Louvre-Lens, pp.56--61, 2014, 978-2-7572-0815-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.9--13, 2016, Collection 20/21 siècles, 978-2-84016-245-2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technique, l'ornement, la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Decrossas, Michaël and Fléjou, Lucie and Bédard, Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ornements: XVe-XIXe siècles: chefs-d'oeuvre de la Bibliothèque de l'INHA, collections Jacques Doucet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art ; Mare et Martin, pp.280--290, 2014, 979-10-92054-37-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Arts décoratifs / Institut national d'histoire de l'art, pp.154--165, 2016, 978-2-916914-67-1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginary Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berggruen, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul Klee. The Bauhaus Years. Works from 1918-1931,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dickinson, pp.14--29, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Prestel, pp.218--231, 2016, 978-3-7913-5503-0</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Enfermement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léal, Brigitte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georges Braque (1882-1963)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pompidou, 2013, Monographies, 978-2-84426-611-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.133--147, 2016</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauvism&amp;quot;. A Word and a Thing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Widauer, Heinz and Grammont, Claudine and Debray, Cécile and Selous, Trista and Willinger, Brigitte and Richards, Lynne and Richards, Paul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matisse and the Fauves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wienand ; Albertina, pp.250--265, 2013, 978-3-86832-167-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hazan, pp.20--29, 2016, 978-2-7541-0976-5</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracieuse gardienne du temple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la mémoire de Geneviève, Cahiers André Derain,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, pp.19--20, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...1752 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650652v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01650655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nouvelles de l'infini</w:t>
               </w:r>
@@ -10896,51 +10896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salaberry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Aoudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Chidiac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skira.net/fr/books/tarz-broder-au-maroc-hier-et-aujourdhui/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lubar Messeri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hazan.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stavrinaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrepompidou.fr/fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04062574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ramos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Vliet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Assu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mauz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Townsend-Gault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.11061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3363" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.6303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.6218" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-514035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Murphy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Rahmani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Zabunyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.518" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thimonier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Begou&#235;n," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen," TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ensha&#239;an," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarquille.fr/les-albums/numero-01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/41006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nadia Saou-Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110757668-007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482205v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119069218.ch46" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650609v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02189284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Branland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dallaporta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650641v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650629v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650635v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650646v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650647v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650653v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650652v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650654v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650667v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650666v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Grabar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Makariou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poss&#233;m&#233; &#201;velyne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Laks" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirchner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daho Djerbal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.731" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482072v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salaberry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Aoudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Chidiac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skira.net/fr/books/tarz-broder-au-maroc-hier-et-aujourdhui/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lubar Messeri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hazan.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stavrinaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrepompidou.fr/fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04062574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ramos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Vliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Assu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mauz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Townsend-Gault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.11061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3363" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.6303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.6218" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-514035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Murphy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Rahmani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Zabunyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.518" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thimonier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Begou&#235;n," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen," TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ensha&#239;an," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarquille.fr/les-albums/numero-01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/41006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nadia Saou-Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110757668-007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119069218.ch46" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650609v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02189284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Branland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dallaporta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650628v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650641v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650629v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650635v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650648v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650647v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650667v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650666v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Grabar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Makariou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poss&#233;m&#233; &#201;velyne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Laks" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirchner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daho Djerbal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.731" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482072v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>