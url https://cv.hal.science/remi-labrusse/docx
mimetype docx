--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -100,1020 +100,1020 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tarz. Broder au Maroc Hier et Aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Skira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.224, 2022, 9782370741912</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tarz. Broder au Maroc, hier et aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Skira, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Préhistoire au présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habiba Aoudia</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Rémi Labrusse. CNRS Editions, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hana Chidiac</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Painting-Poetry / Peinture-Poésie, Miró Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Cousin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lubar Messeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fundació Joan Miró. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoire : une énigme moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, pp.224, 2022, 9782370741912</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stavrinaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Centre Pompidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304 p., 2019, 978-2-84426-848-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoire. Une énigme moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sophie A. de Beaune; Rémi Labrusse. CNRS Editions, 2021</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stavrinaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Pompidou. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">CNRS éditions. 2021</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoire. L’Envers du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hazan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Fundació Joan Miró. 2020</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoire. L’envers du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 240 p., 2019, coll. « Beaux-Arts », 978-2-75411-446-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 240 p., 2019, coll. « Beaux-Arts », 978-2-75411-446-2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miró. Un feu dans les ruines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hazan, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...84 lines deleted...]
-              <w:t xml:space="preserve">, 304 p., 2019, 978-2-84426-848-8</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thames &amp; Hudson, 2018, Cahiers d'Art</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Centre Pompidou. 2019</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miró. Femmes, oiseaux et monstres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lelong, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Hazan, 2019</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au chaos. Pensées de l’ornement à l’âge de l’industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses du réel. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482280v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-04482278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vase arabe du royaume de suède: migrations et métamorphoses d'un vase hispano-arabe</w:t>
               </w:r>
@@ -1187,2142 +1187,2142 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Condition moderne et renversements du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition moderne et renversements du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politiques de la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Carl Einstein, Vivantes Figures. Textes esthétiques, éd. Isabelle Kalinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1)</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique et poétique de la préhistoire. Traces sur le chemin de Max Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La part de l'œil - Revue de pensée des arts plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée : douceur et désastre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Carl Einstein, Vivantes Figures. Textes esthétiques, éd. Isabelle Kalinowski</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deconstructing Orientalism. Islamic Lessons in European Arts at the Turn of 20th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manazir Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vision utopique de l’œuvre de Matisse : la pensée de Matthew Stewart Prichard (1865-1936)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société franco-japonaise d’art et d’archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise, critique, mélancolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Arabesques’. Une histoire occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Zeichen verdichten sich / Les signes s’épaississent ». Entretien avec Rémi Labrusse et Maria Stavrinaki, commissaires de l’exposition « Préhistoire. Une énigme moderne », Centre Georges Pompidou, 2019, par Julie Ramos et Muriel van Vliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel van Vliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stavrinaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.172-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Dove Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoire. Anthologie et entretiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Daniel Sherman, Le Primitivisme en France et les fins d’empires 1945-1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32</w:t>
+              <w:t xml:space="preserve">, 2019, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 894</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The End of the Neolithic? (Part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res: Anthropology and aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Miquel Barceló</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'art et potlatch : regards croisés entre la France et le Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonny Assu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mauzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Townsend-Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.11061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Crise, critique, mélancolie</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03484019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeichen verdichten sich / Les signes s’épaississent. Entretien de Rémi Labrusse et Maria Stavrinaki avec Julie Ramos et Muriel Van Vliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Giuseppe Penone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’art et potlatch : regards croisés entre la France et le Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2</w:t>
+              <w:t xml:space="preserve">, 2018, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 162</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pièces d’époque aux capsules temporelles. Temps historique et temps vécu dans l’expérience esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Giuseppe Penone</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The End of the Neolithic? (Part I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res: Anthropology and aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ornement à la conquête de soi : tectonique, métaphysique et anthropologie chez Karl Bötticher et Gottfried Semper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gottfried Semper. Habiter la couleur (25), pp.50--79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.3363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muséophobies. Pour une histoire du musée du point de vue de ses contempteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Musée, musées (173), pp.68--78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jean-Paul Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Textiles (1), pp.61--74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.6303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Textiles (1), pp.5--7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.6218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Période</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Découper le temps II. Périodisations plurielles en histoire de l'art et de la littérature (18), pp.78--82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Autour de Georges Duthuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 147</w:t>
+              <w:t xml:space="preserve">, 2015, Dossier Georges Duthuit, pp.14--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Dove Allouche</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Muséoclaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 147</w:t>
+              <w:t xml:space="preserve">, 2015, Dossier Georges Duthuit, pp.21--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...1148 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650633v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01650634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Daniel Fabre, Bataille à Lascaux. Comment l'art préhistorique apparut aux enfants</w:t>
               </w:r>
@@ -4402,5652 +4402,5652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qualche osservazione sulla genealogia del concetto di paleostoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tommaso Casini, Annamaria Ducci, Fabio Martini (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art Before Art. L’uomo cosciente e l’arte delle origini: con e dopo Carlo Ludovico Ragghianti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Fondazione Ragghianti; Museo e Istituto fiorentino di preistoria, pp.197-210, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pareidolies. Fantômes et fausses figures aux sources de l’invention de l’art paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audrey Rieber (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art avant l'art. Le paradigme préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-96, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.41006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gonse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Guyot, Antoine Châtelain (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d’art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée du Louvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Choses. Une histoire de la nature morte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart éditions, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au néant. L’art en France dans les années 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et culture. L’art en France pendant et après la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sangensha Publishers, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fils noués, fils rompus dans les regards d’Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Labrusse, Fatima Lévèque, Emilie Salaberry-Duhoux (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tarz. Broder au Maroc Hier et Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.17-33, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des lendemains qui chantent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lutte pour comprendre l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’écarquillé, pp.68-96, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...61 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Intersections and Identity in Algeria on the Eve of the French Invasion. The Case of the Bey Palace in Constantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhapsodic Objects. Art, Agency and Materiality (1700-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Fondazione Ragghianti; Museo e Istituto fiorentino di preistoria, pp.197-210, 2022</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de l’art au risque de la ‘préhistoire’. Les fondements d’un débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, INHA, 2022</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Préhistoire’ : un mot pour notre temps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lienart éditions, 2022</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Leçon de l’Islam dans les arts européens (16e-19e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée du Louvre; RMN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Arts de l’Islam. Un passé pour un présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sangensha Publishers, 2022</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El atractivo de lo lejano / The Attraction of the Remote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Picasso ibero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Fábrica, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , pp.17-33, 2022</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byzantine Modernism: An Account of the First International Exhibition of Byzantine Art in Paris, 1931</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Istanbul to Byzantium. Paths to Rediscovery, 1800-1955</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pera Müzesi, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, 2021</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">… et la dernière sera la première. Katia à la chemise jaune d’Henri Matisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée des Beaux-Arts de Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquérir. De Palmyre à Pierre Soulages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridity and Identity in Algeria on the Eve of the French Invasion. The Case of the Bey Palace in Constantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Nadia Saou-Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhapsodic Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.125-148, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110757668-007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pera Müzesi, 2021</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Miró, L’Objet du couchant, 1935-1936</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une œuvre, un texte. Quatorze œuvres du Musée national d’art moderne commentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimésis, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miró, Pascal, la mystique, la poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fundació Joan Miró. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Painting-Poetry / Peinture-Poésie, Miró Documents,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aujourd’hui, l’Intérieur aux aubergines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Pompidou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matisse, comme un roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, La Fábrica, 2021</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projeter, dessiner, désirer, regretter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée des Arts Décoratifs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dessin sans réserves. Collections du musée des arts décoratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">… et la dernière sera la première. Katia à la chemise jaune d’Henri Matisse</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoires de plage (fossiles, menhirs, épaves et rochers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée des Beaux-Arts de Lyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acquérir. De Palmyre à Pierre Soulages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Picasso. Baigneuses et baigneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prehistoric Present: How and Why Has Prehistory Been Conjugated in the Present Tense?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deutsches Forum für Kunstgeschichte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discovering/Uncovering the Modernity of Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Brigitte Gilardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses du réel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles de commissaires. Histoires, institutions, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers et objets de Joan Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidez l’Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The End of the Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giuseppe Penone. The Inner Life of Forms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gagosian, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objet frontière, intérieur frontière, état frontière. Une situation moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exogenèses. Objets frontière dans l’art européen XVIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Idée primitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un travail de deuil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gustave Moreau. Vers le songe et l’abstrait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fundació Joan Miró. Entretien avec Rosa Maria Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité byzantine. L’exposition internationale d’art byzantin de 1931 à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française d’Athènes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Double Voyage : Paris-Athènes (1919-1939)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, ornement et désordre à Berlin dans les années 1870 : la Grammaire de l’ornement de Johann Eduard Jacobsthal (1874)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du texte à l’image. L’interprétation savante des œuvres d’art. Mélanges offerts à François Fossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miró et Cahiers d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peintures sur livres de la bibliothèque de Joan Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islamic Arts and the Crisis of Representation in Modern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to Islamic Art and Architecture. Vol. II: From the Mongols to Modernism,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Blackwell, pp.1196-1217, 2017, 978-1-119-06866-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119069218.ch46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit à la beauté: chroniques de "L'Express" (1960-1992)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan, pp.7--18, 2017, 978-2-7541-0951-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hollier, Denis and Jamin, Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leiris unlimited</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.197--222, 2017, 978-2-271-09171-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Branland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Branland, Marine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1914: guerre et avant-gardes = 1914: war and the avant-gardes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.9--13, 2016, Collection 20/21 siècles, 978-2-84016-245-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attrait circonspect des lointains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgel, Chantal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Doucet: collectionneur et mécène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arts décoratifs / Institut national d'histoire de l'art, pp.154--165, 2016, 978-2-916914-67-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonique islamique : un paradigme pour penser l'ornement au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giese, Francine and Varela Braga, Ariane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Myth of the Orient. Architecture and Ornament in the Age of Orientalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.133--147, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mimésis, 2020</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La persistance des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monod-Fontaine, Isabelle and Ramond, Sylvie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri Matisse: le laboratoire intérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan, pp.20--29, 2016, 978-2-7541-0976-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prähistorie und Moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kohl, Karl-Heinz and Kuba, Richard and Ivanoff, Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunst der Vorzeit: Felsbilder aus der Sammlung Frobenius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prestel, pp.218--231, 2016, 978-3-7913-5503-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, 2020</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Immémorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dallaporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chauvet - Pont-d'Arc, l'inappropriable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Xavier Barral, pp.40--46, 2016, 978-2-36511-095-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une communauté rêvée : Georges Rouault et le mythe de `l'atelier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Forest, Marie-Cécile and Macé, Emmanuelle and Schwartz, Emmanuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gustave Moreau, Georges Rouault: souvenirs d'atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy Éditions d'art / Musée Gustave Moreau, pp.51--61, 2016, 978-2-7572-0988-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammars of Ornament : Dematerialization and Embodiment, from Owen Jones to Paul Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Necipouglu, Gülru and Payne, Alina Alexandra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histories of Ornament: From Global to Local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton University Press, pp.320--333, 2016, 978-0-691-16728-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La matière du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lampe, Angela. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul Klee: l'ironie à l'oeuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pompidou, pp.168--174, 2016, 978-2-84426-725-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.90--101, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabeschi : una storia occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matisse, Henri and Coen, Ester. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matisse: arabesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Skira, pp.33-- 41, 2015, 978-88-572-2679-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gagosian, 2018</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.44--45, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Clairin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.104--105, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Fortuny y Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.42--43, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, De Boccard, 2018</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Algérie de Leiris : mythe et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angliviel de La Beaumelle, Agnès and Bernadac, Marie-Laure and Hollier, Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leiris &amp; Co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard pp.300--305, 2015, 978-2-07-014772-4 978-2-35983-035-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Guggenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.30--31, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, 2018</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose/lilas, et les Meuns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labrusse, Rémi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simon Hantaï: Meuns 1967-1968 : exposition présentée à la galerie Guttklein Fine Art, Paris, Mai-Juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galerie Guttklein Fine Art, pp.7--21, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miró selon Leiris : le vide, la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angliviel de La Beaumelle, Agnès and Bernadac, Marie-Laure and Hollier, Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leiris &amp; Co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard pp.94--99, 2015, 978-2-07-014772-4 978-2-35983-035-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlaminck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.28--29, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan, pp.7--18, 2017, 978-2-7541-0951-2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Braque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.108--109, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers d'ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.104--405, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.197--222, 2017, 978-2-271-09171-0</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.70--71, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Centre Pompidou, pp.168--174, 2016, 978-2-84426-725-2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigmund Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.64--65, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Princeton University Press, pp.320--333, 2016, 978-0-691-16728-2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.110--111, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Arts décoratifs / Institut national d'histoire de l'art, pp.154--165, 2016, 978-2-916914-67-1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Leighton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Crest, Sabine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si loin si proche: objets d'ailleurs dans les intérieurs européens: photographies, 1870-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.108--109, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Prestel, pp.218--231, 2016, 978-3-7913-5503-0</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux infinis de Joan Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miró: vers l'infiniment libre, vers l'infiniment grand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sur les de l'imprimerie graphi, pp.107--125, 2014, 979-10-93498-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.9--13, 2016, Collection 20/21 siècles, 978-2-84016-245-2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée, la colonie, la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Dorléac, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les désastres de la guerre, 1800-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy ; Musée du Louvre-Lens, pp.56--61, 2014, 978-2-7572-0815-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.133--147, 2016</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technique, l'ornement, la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Decrossas, Michaël and Fléjou, Lucie and Bédard, Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ornements: XVe-XIXe siècles: chefs-d'oeuvre de la Bibliothèque de l'INHA, collections Jacques Doucet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art ; Mare et Martin, pp.280--290, 2014, 979-10-92054-37-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hazan, pp.20--29, 2016, 978-2-7541-0976-5</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secrets perdus. Quête et usages des sources islamiques dans la céramique occidentale au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schumacher, Anne-Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres d'Islam: les collections de céramique Moyen-Orientale du Musée Ariana à Genève ; [ce catalogue paraît à l'occasion de l'exposition "Terres d'Islam. L'Ariana sort de ses réserves II" au Musée Ariana, Genève, du 28 février au 31 août 2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5 Continents, pp.295--301, 2014, 978-88-7439-534-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Editions Xavier Barral, pp.40--46, 2016, 978-2-36511-095-2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauvism&amp;quot;. A Word and a Thing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Widauer, Heinz and Grammont, Claudine and Debray, Cécile and Selous, Trista and Willinger, Brigitte and Richards, Lynne and Richards, Paul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matisse and the Fauves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wienand ; Albertina, pp.250--265, 2013, 978-3-86832-167-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Somogy Éditions d'art / Musée Gustave Moreau, pp.51--61, 2016, 978-2-7572-0988-2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracieuse gardienne du temple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la mémoire de Geneviève, Cahiers André Derain,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, pp.19--20, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.108--109, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Enfermement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léal, Brigitte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georges Braque (1882-1963)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pompidou, 2013, Monographies, 978-2-84426-611-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.44--45, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginary Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berggruen, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul Klee. The Bauhaus Years. Works from 1918-1931,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dickinson, pp.14--29, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard pp.300--305, 2015, 978-2-07-014772-4 978-2-35983-035-4</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette. Le peintre mis à nu par sa modèle même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Debray, Cécile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matisse, paires et séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pompidou, pp.111--117, 2012, 978-2-84426-555-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.90--101, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désordre fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barthélémy, Sophie and Dupont, Valérie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les migrations fauves: la diffusion du fauvisme et des expressionnismes en Europe centrale et orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.137--143, 2012, Collection Art, archéologie &amp; patrimoine, 978-2-36441-032-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Skira, pp.33-- 41, 2015, 978-88-572-2679-8</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Matisse. Guerre et résurrection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Dorléac, Laurence and Munck, Jacqueline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art en guerre, France 1938-1947</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Musées, pp.385--386, 2012, 978-2-7596-0185-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.104--105, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialectique du désordre. Notre-Dame entre ciel et terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Debray, Cécile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matisse, paires et séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pompidou, pp.81--86, 2012, 978-2-84426-555-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.42--43, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoire. &amp;quot;Comme si les hommes étaient juchés sur de vivantes échasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Dorléac, Laurence and Munck, Jacqueline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art en guerre, France 1938-1947</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Musées, pp.388, 2012, 978-2-7596-0185-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gangemi editore SpA international publishing, pp.30--31, 2015, Collection objets frontióre, 978-88-492-3149-6</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Miró. Après la fin du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Dorléac, Laurence and Munck, Jacqueline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art en guerre, France 1938-1947</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Musées, pp.388, 2012, 978-2-7596-0185-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Galerie Guttklein Fine Art, pp.7--21, 2015</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des nouvelles de l'infini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Najia Mehadji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Editions Art Point, 2012, 978-9954-9137-1-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard pp.94--99, 2015, 978-2-07-014772-4 978-2-35983-035-4</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Briques du temple. Vence, 1948</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Debray, Cécile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matisse, paires et séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pompidou, pp.235--243, 2012, 978-2-84426-555-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...1155 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650663v1</w:t>
-              </w:r>
-[...436 lines deleted...]
-                <w:t xml:space="preserve">hal-01650666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10078,51 +10078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire / Modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Stavrinaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labrusse, Rémi and Stavrinaki, Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 126, 2013</w:t>
@@ -10896,51 +10896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salaberry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Aoudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Chidiac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skira.net/fr/books/tarz-broder-au-maroc-hier-et-aujourdhui/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lubar Messeri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hazan.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stavrinaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrepompidou.fr/fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04062574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ramos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Vliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Assu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mauz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Townsend-Gault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.11061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3363" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.6303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.6218" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-514035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Murphy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Rahmani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Zabunyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.518" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thimonier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Begou&#235;n," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen," TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ensha&#239;an," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarquille.fr/les-albums/numero-01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/41006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nadia Saou-Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110757668-007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119069218.ch46" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650609v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02189284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Branland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dallaporta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650628v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650641v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650629v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650635v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650648v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650647v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650667v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650666v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Grabar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Makariou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poss&#233;m&#233; &#201;velyne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Laks" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirchner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daho Djerbal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.731" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482072v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Aoudia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Chidiac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skira.net/fr/books/tarz-broder-au-maroc-hier-et-aujourdhui/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salaberry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lubar Messeri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stavrinaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrepompidou.fr/fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hazan.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04062574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ramos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Vliet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Assu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mauz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Townsend-Gault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.11061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3363" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.6303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.6218" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-514035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Murphy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Rahmani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Zabunyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.518" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thimonier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Begou&#235;n," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen," TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ensha&#239;an," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarquille.fr/les-albums/numero-01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/41006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nadia Saou-Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110757668-007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482255v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482205v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482271v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482252v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119069218.ch46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650609v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02189284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Branland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dallaporta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650630v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650628v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650644v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650627v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650642v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650623v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650636v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650637v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650646v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650651v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650653v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650652v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650654v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650668v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650660v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650663v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Grabar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Makariou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poss&#233;m&#233; &#201;velyne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Laks" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirchner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daho Djerbal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.731" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482072v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>